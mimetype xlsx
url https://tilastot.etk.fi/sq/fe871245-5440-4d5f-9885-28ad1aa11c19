--- v0 (2026-04-02)
+++ v1 (2026-04-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ded4757c528488e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9def86d4012a43088a352ecbe7a21840.psmdcp" Id="Rbf0da6077e0b4b9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R005c216a1c2143f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1b6d821f7d764a81a08be2e89c3e9b95.psmdcp" Id="R52b2f544588c4bed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_2k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="61">
   <x:si>
     <x:t>Distributions of earnings-related and national pensions by size in 2025</x:t>
   </x:si>
   <x:si>
     <x:t>Males</x:t>
   </x:si>
   <x:si>