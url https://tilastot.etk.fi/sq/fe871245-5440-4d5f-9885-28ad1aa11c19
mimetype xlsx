--- v1 (2026-04-23)
+++ v2 (2026-04-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R005c216a1c2143f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1b6d821f7d764a81a08be2e89c3e9b95.psmdcp" Id="R52b2f544588c4bed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a18b58580c64015" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/510a12d6483946fca23dca6c1c3158a3.psmdcp" Id="Ree2827bcec5b43fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_2k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="61">
   <x:si>
     <x:t>Distributions of earnings-related and national pensions by size in 2025</x:t>
   </x:si>
   <x:si>
     <x:t>Males</x:t>
   </x:si>
   <x:si>