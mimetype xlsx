--- v2 (2026-04-24)
+++ v3 (2026-05-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a18b58580c64015" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/510a12d6483946fca23dca6c1c3158a3.psmdcp" Id="Ree2827bcec5b43fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8602344a44c648e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/74f4db86a85b439691debf3b2a342a3d.psmdcp" Id="R684034d9f5ff4448" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_2k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="61">
   <x:si>
     <x:t>Distributions of earnings-related and national pensions by size in 2025</x:t>
   </x:si>
   <x:si>
     <x:t>Males</x:t>
   </x:si>
   <x:si>