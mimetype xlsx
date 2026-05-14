--- v3 (2026-05-14)
+++ v4 (2026-05-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8602344a44c648e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/74f4db86a85b439691debf3b2a342a3d.psmdcp" Id="R684034d9f5ff4448" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R047bf085a42b4051" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ad90243e21974b9988b71fc4945a8c76.psmdcp" Id="Ra5ca767e8e994427" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_2k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="61">
   <x:si>
     <x:t>Distributions of earnings-related and national pensions by size in 2025</x:t>
   </x:si>
   <x:si>
     <x:t>Males</x:t>
   </x:si>
   <x:si>