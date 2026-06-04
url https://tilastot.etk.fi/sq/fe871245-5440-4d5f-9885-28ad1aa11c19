--- v4 (2026-05-14)
+++ v5 (2026-06-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R047bf085a42b4051" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ad90243e21974b9988b71fc4945a8c76.psmdcp" Id="Ra5ca767e8e994427" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f442194d0df4115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/826b23a5128c46708790b56bb8b57c38.psmdcp" Id="Rba450fc2e4e44104" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_2k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="61">
   <x:si>
     <x:t>Distributions of earnings-related and national pensions by size in 2025</x:t>
   </x:si>
   <x:si>
     <x:t>Males</x:t>
   </x:si>
   <x:si>