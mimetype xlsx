--- v5 (2026-06-04)
+++ v6 (2026-06-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f442194d0df4115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/826b23a5128c46708790b56bb8b57c38.psmdcp" Id="Rba450fc2e4e44104" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6e2e702feb740b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6f71a6777205410ca43f461499c6ebfd.psmdcp" Id="R9b5b4012a60147d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_2k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="61">
   <x:si>
     <x:t>Distributions of earnings-related and national pensions by size in 2025</x:t>
   </x:si>
   <x:si>
     <x:t>Males</x:t>
   </x:si>
   <x:si>