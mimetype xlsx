--- v6 (2026-06-24)
+++ v7 (2026-07-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6e2e702feb740b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6f71a6777205410ca43f461499c6ebfd.psmdcp" Id="R9b5b4012a60147d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra263f64102af4b68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/df8ebec413e646c0a129d58949bbb1e3.psmdcp" Id="Rf994e9fd51fd42ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_2k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="61">
   <x:si>
     <x:t>Distributions of earnings-related and national pensions by size in 2025</x:t>
   </x:si>
   <x:si>
     <x:t>Males</x:t>
   </x:si>
   <x:si>