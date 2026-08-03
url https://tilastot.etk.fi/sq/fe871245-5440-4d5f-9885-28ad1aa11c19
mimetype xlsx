--- v7 (2026-07-14)
+++ v8 (2026-08-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra263f64102af4b68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/df8ebec413e646c0a129d58949bbb1e3.psmdcp" Id="Rf994e9fd51fd42ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c1ec0ebd26e45c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/466b2b511cd640629b5b02b2fa16c333.psmdcp" Id="Ra4748fd211c64b12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_2k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="61">
   <x:si>
     <x:t>Distributions of earnings-related and national pensions by size in 2025</x:t>
   </x:si>
   <x:si>
     <x:t>Males</x:t>
   </x:si>
   <x:si>