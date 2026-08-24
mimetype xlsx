--- v8 (2026-08-03)
+++ v9 (2026-08-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c1ec0ebd26e45c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/466b2b511cd640629b5b02b2fa16c333.psmdcp" Id="Ra4748fd211c64b12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f6101af1b0a40c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0ed9a0bf318d4686b71e6a519311bf42.psmdcp" Id="Rcae7c9a156234347" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_2k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="61">
   <x:si>
     <x:t>Distributions of earnings-related and national pensions by size in 2025</x:t>
   </x:si>
   <x:si>
     <x:t>Males</x:t>
   </x:si>
   <x:si>