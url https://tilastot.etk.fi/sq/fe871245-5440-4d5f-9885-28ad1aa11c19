--- v9 (2026-08-24)
+++ v10 (2026-09-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f6101af1b0a40c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0ed9a0bf318d4686b71e6a519311bf42.psmdcp" Id="Rcae7c9a156234347" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R860efc9ce0544a8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e94c331e50f7420189e96d5e9e1bf48c.psmdcp" Id="Rf4ba795d23fd418b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_2k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="61">
   <x:si>
     <x:t>Distributions of earnings-related and national pensions by size in 2025</x:t>
   </x:si>
   <x:si>
     <x:t>Males</x:t>
   </x:si>
   <x:si>