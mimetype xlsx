--- v4 (2026-03-28)
+++ v5 (2026-04-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re732d62d9c934971" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a1bb0340746f49f286cff852850a92b9.psmdcp" Id="Rd911a345ce1c4571" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1f9e133f4344cd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/257723e280d24e75b77f1dc4d5047f7b.psmdcp" Id="R091cccc1fa594e2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsi_k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>Nypensionerade med arbets- och folkpension efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>