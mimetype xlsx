--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1f9e133f4344cd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/257723e280d24e75b77f1dc4d5047f7b.psmdcp" Id="R091cccc1fa594e2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R365e9ad08324447c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7980a0a064514175b85738730cbcb2a3.psmdcp" Id="Rc3f8ccce1cf24ca7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsi_k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>Nypensionerade med arbets- och folkpension efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>