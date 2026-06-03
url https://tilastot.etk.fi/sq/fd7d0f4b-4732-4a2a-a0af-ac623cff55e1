--- v6 (2026-05-13)
+++ v7 (2026-06-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R365e9ad08324447c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7980a0a064514175b85738730cbcb2a3.psmdcp" Id="Rc3f8ccce1cf24ca7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bfd5dc0a46b4ad7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/870b9871e52e4cfc90ab66f0db97e641.psmdcp" Id="R4ff0c5573d974350" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsi_k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>Nypensionerade med arbets- och folkpension efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>