--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,104 +1,104 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bfd5dc0a46b4ad7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/870b9871e52e4cfc90ab66f0db97e641.psmdcp" Id="R4ff0c5573d974350" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcff2a25dcc794257" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4dbbce16fff74f428f8e81919d629780.psmdcp" Id="R478e4a76277d42fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsi_k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>Nypensionerade med arbets- och folkpension efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>
     <x:t>Män</x:t>
   </x:si>
   <x:si>
     <x:t>Kvinnor</x:t>
   </x:si>
   <x:si>
-    <x:t>2024</x:t>
+    <x:t>2025</x:t>
   </x:si>
   <x:si>
     <x:t>Bosatta i Finland eller utomlands</x:t>
   </x:si>
   <x:si>
     <x:t>Egenpension (exkl. deltidsp. och partiell förtida åldersp.)</x:t>
   </x:si>
   <x:si>
     <x:t>Samtliga åldersgrupper</x:t>
   </x:si>
   <x:si>
     <x:t>Ålderspension (exkl. partiell förtida åldersp.)</x:t>
   </x:si>
   <x:si>
     <x:t>Sjukpension</x:t>
   </x:si>
   <x:si>
-    <x:t>Statistikbeskrivningen, begreppen och definitionerna samt kvalitetsbeskrivningen finns tillgängliga på Etk.fi. &lt;A HREF=https://etk.fi/sv/forskning-statistik-och-prognoser/statistik/samtliga-pensionstagare/&gt;&lt;u&gt;Gå till webbsidan för statistiken Statistik över pensionstagarna i Finland på Etk.fi.&lt;/u&gt;&lt;/A&gt;</x:t>
+    <x:t>Statistikbeskrivningen, begreppen och definitionerna samt kvalitetsbeskrivningen finns tillgängliga på Etk.fi. &lt;A HREF=https://www.etk.fi/sv/forskning-statistik-och-prognoser/statistik/pensionstagare-och-pensionsutgifter/statistik-over-pensionstagarna-i-finland/&gt;&lt;u&gt;Gå till webbsidan för statistiken Statistik över pensionstagarna i Finland på Etk.fi.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Olika pensionsslag i tabellen kan inte summeras, då samma person kan få flera olika pensioner samtidigt.</x:t>
   </x:si>
   <x:si>
     <x:t>Symboler i tabellen:
 - = inga fall eller logiskt omöjligt
 .. = uppgift ej tillgänglig eller utesluten p.g.a. det ringa antalet fall</x:t>
   </x:si>
   <x:si>
     <x:t>Senaste uppdatering:</x:t>
   </x:si>
   <x:si>
-    <x:t>20250618 09:00</x:t>
+    <x:t>20260617 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Källa:</x:t>
   </x:si>
   <x:si>
     <x:t>Pensionsskyddscentralen, Folkpensionsanstalten</x:t>
   </x:si>
   <x:si>
     <x:t>Kontaktperson:</x:t>
   </x:si>
   <x:si>
     <x:t>Pensionsskyddscentralen, Statistiktjänsten, tilastot(at)etk.fi</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>Sort:</x:t>
   </x:si>
   <x:si>
     <x:t>Antal</x:t>
   </x:si>
   <x:si>
     <x:t>Intern referenskod:</x:t>
   </x:si>
@@ -522,91 +522,91 @@
     <x:row r="3" spans="1:7">
       <x:c r="E3" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="G3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E4" s="3" t="n">
-        <x:v>60349</x:v>
+        <x:v>62126</x:v>
       </x:c>
       <x:c r="F4" s="3" t="n">
-        <x:v>29648</x:v>
+        <x:v>30699</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
-        <x:v>30701</x:v>
+        <x:v>31427</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="C5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E5" s="3" t="n">
-        <x:v>40715</x:v>
+        <x:v>42844</x:v>
       </x:c>
       <x:c r="F5" s="3" t="n">
-        <x:v>20004</x:v>
+        <x:v>21229</x:v>
       </x:c>
       <x:c r="G5" s="3" t="n">
-        <x:v>20711</x:v>
+        <x:v>21615</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="C6" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="D6" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E6" s="3" t="n">
-        <x:v>19689</x:v>
+        <x:v>19322</x:v>
       </x:c>
       <x:c r="F6" s="3" t="n">
-        <x:v>9671</x:v>
+        <x:v>9493</x:v>
       </x:c>
       <x:c r="G6" s="3" t="n">
-        <x:v>10018</x:v>
+        <x:v>9829</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="4" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="4" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="4" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>14</x:v>