--- v8 (2026-06-23)
+++ v9 (2026-06-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcff2a25dcc794257" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4dbbce16fff74f428f8e81919d629780.psmdcp" Id="R478e4a76277d42fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7609e0d6ead94c63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/303432e1cb574f0280871ec5f807e4d4.psmdcp" Id="R760a69bede474791" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsi_k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>Nypensionerade med arbets- och folkpension efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>