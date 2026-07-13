--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7609e0d6ead94c63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/303432e1cb574f0280871ec5f807e4d4.psmdcp" Id="R760a69bede474791" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23696934edc346e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4b6d0aa37ead413c86c254628ed71139.psmdcp" Id="Rb57f4ec11f604bb6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsi_k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>Nypensionerade med arbets- och folkpension efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>