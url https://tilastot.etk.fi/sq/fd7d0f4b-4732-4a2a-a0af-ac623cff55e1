--- v10 (2026-07-13)
+++ v11 (2026-08-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23696934edc346e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4b6d0aa37ead413c86c254628ed71139.psmdcp" Id="Rb57f4ec11f604bb6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56b160c0c0d4435a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2261381e7a8242b6968fcebb5f36f6dd.psmdcp" Id="Re5716a081d4d41ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsi_k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>Nypensionerade med arbets- och folkpension efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>