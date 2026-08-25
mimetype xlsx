--- v11 (2026-08-04)
+++ v12 (2026-08-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56b160c0c0d4435a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2261381e7a8242b6968fcebb5f36f6dd.psmdcp" Id="Re5716a081d4d41ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3385b78e22d040e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/68cdf649ceb64ff6ac50cde05b76ccf7.psmdcp" Id="R1c568630f72c4c79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsi_k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>Nypensionerade med arbets- och folkpension efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>