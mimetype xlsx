--- v12 (2026-08-25)
+++ v13 (2026-09-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3385b78e22d040e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/68cdf649ceb64ff6ac50cde05b76ccf7.psmdcp" Id="R1c568630f72c4c79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d82a17e285644a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f022153690344470ad540b7aea7f8f3a.psmdcp" Id="R9f8bf75a85cc4220" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsi_k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>Nypensionerade med arbets- och folkpension efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>