--- v7 (2026-03-29)
+++ v8 (2026-04-21)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4a6fed9479f40fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8d8d28ff92ba4ab2964767b5b7b6a7e1.psmdcp" Id="R511a47e353534157" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14c35d5730644caf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0e5d3f529ccd4e2485bd32a252b78821.psmdcp" Id="R74378c218b0b4901" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuti10_elsa" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Månadsstatistik över arbetspensionstagare</x:t>
   </x:si>
   <x:si>
     <x:t>Statistikmånad</x:t>
   </x:si>
   <x:si>
     <x:t>Månadsförändring</x:t>
   </x:si>
   <x:si>
     <x:t>Månadsförändring, %</x:t>
   </x:si>
   <x:si>
     <x:t>Årsförändring</x:t>
   </x:si>
   <x:si>
     <x:t>Årsförändring, %</x:t>
   </x:si>
   <x:si>
-    <x:t>2026M02</x:t>
+    <x:t>2026M03</x:t>
   </x:si>
   <x:si>
     <x:t>Ålderspension</x:t>
   </x:si>
   <x:si>
     <x:t>Genomsnittlig arbetspension, euro/mån</x:t>
   </x:si>
   <x:si>
     <x:t>Egentlig ålderspension</x:t>
   </x:si>
   <x:si>
     <x:t>Partiell förtida ålderspension 25 %</x:t>
   </x:si>
   <x:si>
     <x:t>Partiell förtida ålderspension 50 %</x:t>
   </x:si>
   <x:si>
     <x:t>Sjukpension</x:t>
   </x:si>
   <x:si>
     <x:t>Egentlig sjukpension</x:t>
   </x:si>
   <x:si>
     <x:t>Sjukpension med fullt belopp</x:t>
   </x:si>
@@ -96,51 +96,51 @@
   </x:si>
   <x:si>
     <x:t>Familjepension</x:t>
   </x:si>
   <x:si>
     <x:t>Samtliga pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Statistikbeskrivningen, begreppen och definitionerna samt kvalitetsbeskrivningen finns tillgängliga på Etk.fi. &lt;A HREF=https://www.etk.fi/sv/forskning-statistik-och-prognoser/statistik/pensionstagare-och-pensionsutgifter/arbetspensionstagare-i-finland/&gt;&lt;u&gt;Gå till webbsidan för statistiken Arbetspensionstagare i Finland på Etk.fi.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Olika pensionsslag i tabellen kan inte summeras, då samma person kan få flera olika pensioner samtidigt.</x:t>
   </x:si>
   <x:si>
     <x:t>Från och med början av år 2021 ingår familjepensioner vars belopp är noll euro inte längre i statistiken.</x:t>
   </x:si>
   <x:si>
     <x:t>Symboler i tabellen:
 - = inga fall eller logiskt omöjligt
 .. = uppgift ej tillgänglig eller utesluten p.g.a. det ringa antalet fall</x:t>
   </x:si>
   <x:si>
     <x:t>Senaste uppdatering:</x:t>
   </x:si>
   <x:si>
-    <x:t>20260318 09:00</x:t>
+    <x:t>20260417 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Källa:</x:t>
   </x:si>
   <x:si>
     <x:t>Pensionsskyddscentralen</x:t>
   </x:si>
   <x:si>
     <x:t>Kontaktperson:</x:t>
   </x:si>
   <x:si>
     <x:t>Pensionsskyddscentralen, Statistiktjänsten, tilastot(at)etk.fi</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>Sort:</x:t>
   </x:si>
   <x:si>
     <x:t>Antal, euro/mån, 1 000 euro</x:t>
   </x:si>
   <x:si>
     <x:t>Intern referenskod:</x:t>
   </x:si>
@@ -580,356 +580,356 @@
       </x:c>
       <x:c r="E3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="F3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="G3" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="H3" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:8">
       <x:c r="A4" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="3" t="n">
-        <x:v>1976</x:v>
+        <x:v>1977</x:v>
       </x:c>
       <x:c r="E4" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F4" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H4" s="4" t="n">
         <x:v>1.8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:8">
       <x:c r="B5" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="3" t="n">
-        <x:v>2033</x:v>
+        <x:v>2034</x:v>
       </x:c>
       <x:c r="E5" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F5" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G5" s="3" t="n">
         <x:v>31</x:v>
       </x:c>
       <x:c r="H5" s="4" t="n">
         <x:v>1.5</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:8">
       <x:c r="B6" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C6" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="3" t="n">
-        <x:v>456</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="E6" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="G6" s="3" t="n">
-        <x:v>5</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="H6" s="4" t="n">
-        <x:v>1.1</x:v>
+        <x:v>1.3</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:8">
       <x:c r="B7" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C7" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="3" t="n">
         <x:v>872</x:v>
       </x:c>
       <x:c r="E7" s="3" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G7" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H7" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:8">
       <x:c r="B8" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C8" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="3" t="n">
-        <x:v>1371</x:v>
+        <x:v>1370</x:v>
       </x:c>
       <x:c r="E8" s="3" t="n">
-        <x:v>-2</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="G8" s="3" t="n">
-        <x:v>30</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="H8" s="4" t="n">
         <x:v>2.2</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:8">
       <x:c r="B9" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C9" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D9" s="3" t="n">
         <x:v>1367</x:v>
       </x:c>
       <x:c r="E9" s="3" t="n">
-        <x:v>-3</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G9" s="3" t="n">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H9" s="4" t="n">
         <x:v>2.1</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:8">
       <x:c r="B10" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C10" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D10" s="3" t="n">
         <x:v>1463</x:v>
       </x:c>
       <x:c r="E10" s="3" t="n">
-        <x:v>-3</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G10" s="3" t="n">
-        <x:v>34</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="H10" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.3</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:8">
       <x:c r="B11" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C11" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D11" s="3" t="n">
-        <x:v>954</x:v>
+        <x:v>953</x:v>
       </x:c>
       <x:c r="E11" s="3" t="n">
         <x:v>-1</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="G11" s="3" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="H11" s="4" t="n">
         <x:v>0.6</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:8">
       <x:c r="B12" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C12" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D12" s="3" t="n">
-        <x:v>2372</x:v>
+        <x:v>2376</x:v>
       </x:c>
       <x:c r="E12" s="3" t="n">
-        <x:v>-3</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="G12" s="3" t="n">
-        <x:v>47</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="H12" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>2.8</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:8">
       <x:c r="B13" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C13" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D13" s="3" t="n">
-        <x:v>706</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="E13" s="3" t="n">
-        <x:v>-1</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="G13" s="3" t="n">
-        <x:v>-12</x:v>
+        <x:v>-9</x:v>
       </x:c>
       <x:c r="H13" s="4" t="n">
-        <x:v>-1.7</x:v>
+        <x:v>-1.3</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:8">
       <x:c r="B14" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C14" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D14" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="E14" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F14" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G14" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="H14" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:8">
       <x:c r="B15" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C15" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D15" s="3" t="n">
-        <x:v>1931</x:v>
+        <x:v>1932</x:v>
       </x:c>
       <x:c r="E15" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="G15" s="3" t="n">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H15" s="4" t="n">
         <x:v>1.8</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:8">
       <x:c r="B16" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C16" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D16" s="3" t="n">
-        <x:v>778</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="E16" s="3" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="G16" s="3" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="H16" s="4" t="n">
         <x:v>1.4</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:8">
       <x:c r="B17" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C17" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D17" s="3" t="n">
-        <x:v>2001</x:v>
+        <x:v>2002</x:v>
       </x:c>
       <x:c r="E17" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G17" s="3" t="n">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H17" s="4" t="n">
         <x:v>1.8</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:8">
       <x:c r="A19" s="6" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:8">
       <x:c r="A20" s="6" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:8">
       <x:c r="A21" s="6" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:8">
       <x:c r="A22" s="6" t="s">