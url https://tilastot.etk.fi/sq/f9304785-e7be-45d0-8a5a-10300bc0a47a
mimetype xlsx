--- v8 (2026-04-21)
+++ v9 (2026-05-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14c35d5730644caf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0e5d3f529ccd4e2485bd32a252b78821.psmdcp" Id="R74378c218b0b4901" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc180664e0f242c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0aea61e1994747a5b14b221ca84258ac.psmdcp" Id="R96f0ec2f4c274200" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuti10_elsa" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Månadsstatistik över arbetspensionstagare</x:t>
   </x:si>
   <x:si>
     <x:t>Statistikmånad</x:t>
   </x:si>
   <x:si>