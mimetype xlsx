--- v9 (2026-05-12)
+++ v10 (2026-06-01)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc180664e0f242c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0aea61e1994747a5b14b221ca84258ac.psmdcp" Id="R96f0ec2f4c274200" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4e60223b14d4411" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2bd566e1b9844281b353bdd7b9dedbe9.psmdcp" Id="R27244fba72a348a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuti10_elsa" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Månadsstatistik över arbetspensionstagare</x:t>
   </x:si>
   <x:si>
     <x:t>Statistikmånad</x:t>
   </x:si>
   <x:si>
     <x:t>Månadsförändring</x:t>
   </x:si>
   <x:si>
     <x:t>Månadsförändring, %</x:t>
   </x:si>
   <x:si>
     <x:t>Årsförändring</x:t>
   </x:si>
   <x:si>
     <x:t>Årsförändring, %</x:t>
   </x:si>
   <x:si>
-    <x:t>2026M03</x:t>
+    <x:t>2026M04</x:t>
   </x:si>
   <x:si>
     <x:t>Ålderspension</x:t>
   </x:si>
   <x:si>
     <x:t>Genomsnittlig arbetspension, euro/mån</x:t>
   </x:si>
   <x:si>
     <x:t>Egentlig ålderspension</x:t>
   </x:si>
   <x:si>
     <x:t>Partiell förtida ålderspension 25 %</x:t>
   </x:si>
   <x:si>
     <x:t>Partiell förtida ålderspension 50 %</x:t>
   </x:si>
   <x:si>
     <x:t>Sjukpension</x:t>
   </x:si>
   <x:si>
     <x:t>Egentlig sjukpension</x:t>
   </x:si>
   <x:si>
     <x:t>Sjukpension med fullt belopp</x:t>
   </x:si>
@@ -96,51 +96,51 @@
   </x:si>
   <x:si>
     <x:t>Familjepension</x:t>
   </x:si>
   <x:si>
     <x:t>Samtliga pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Statistikbeskrivningen, begreppen och definitionerna samt kvalitetsbeskrivningen finns tillgängliga på Etk.fi. &lt;A HREF=https://www.etk.fi/sv/forskning-statistik-och-prognoser/statistik/pensionstagare-och-pensionsutgifter/arbetspensionstagare-i-finland/&gt;&lt;u&gt;Gå till webbsidan för statistiken Arbetspensionstagare i Finland på Etk.fi.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Olika pensionsslag i tabellen kan inte summeras, då samma person kan få flera olika pensioner samtidigt.</x:t>
   </x:si>
   <x:si>
     <x:t>Från och med början av år 2021 ingår familjepensioner vars belopp är noll euro inte längre i statistiken.</x:t>
   </x:si>
   <x:si>
     <x:t>Symboler i tabellen:
 - = inga fall eller logiskt omöjligt
 .. = uppgift ej tillgänglig eller utesluten p.g.a. det ringa antalet fall</x:t>
   </x:si>
   <x:si>
     <x:t>Senaste uppdatering:</x:t>
   </x:si>
   <x:si>
-    <x:t>20260417 09:00</x:t>
+    <x:t>20260519 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Källa:</x:t>
   </x:si>
   <x:si>
     <x:t>Pensionsskyddscentralen</x:t>
   </x:si>
   <x:si>
     <x:t>Kontaktperson:</x:t>
   </x:si>
   <x:si>
     <x:t>Pensionsskyddscentralen, Statistiktjänsten, tilastot(at)etk.fi</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>Sort:</x:t>
   </x:si>
   <x:si>
     <x:t>Antal, euro/mån, 1 000 euro</x:t>
   </x:si>
   <x:si>
     <x:t>Intern referenskod:</x:t>
   </x:si>
@@ -580,362 +580,362 @@
       </x:c>
       <x:c r="E3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="F3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="G3" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="H3" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:8">
       <x:c r="A4" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="3" t="n">
-        <x:v>1977</x:v>
+        <x:v>1978</x:v>
       </x:c>
       <x:c r="E4" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F4" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H4" s="4" t="n">
         <x:v>1.8</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:8">
       <x:c r="B5" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="3" t="n">
-        <x:v>2034</x:v>
+        <x:v>2035</x:v>
       </x:c>
       <x:c r="E5" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F5" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G5" s="3" t="n">
         <x:v>31</x:v>
       </x:c>
       <x:c r="H5" s="4" t="n">
         <x:v>1.5</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:8">
       <x:c r="B6" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C6" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="3" t="n">
         <x:v>457</x:v>
       </x:c>
       <x:c r="E6" s="3" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G6" s="3" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="H6" s="4" t="n">
         <x:v>1.3</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:8">
       <x:c r="B7" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C7" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="3" t="n">
-        <x:v>872</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="E7" s="3" t="n">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="G7" s="3" t="n">
-        <x:v>1</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="H7" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.6</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:8">
       <x:c r="B8" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C8" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="3" t="n">
-        <x:v>1370</x:v>
+        <x:v>1372</x:v>
       </x:c>
       <x:c r="E8" s="3" t="n">
-        <x:v>-1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="G8" s="3" t="n">
-        <x:v>29</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H8" s="4" t="n">
-        <x:v>2.2</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:8">
       <x:c r="B9" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C9" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D9" s="3" t="n">
-        <x:v>1367</x:v>
+        <x:v>1369</x:v>
       </x:c>
       <x:c r="E9" s="3" t="n">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="G9" s="3" t="n">
-        <x:v>28</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H9" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>1.9</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:8">
       <x:c r="B10" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C10" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D10" s="3" t="n">
-        <x:v>1463</x:v>
+        <x:v>1465</x:v>
       </x:c>
       <x:c r="E10" s="3" t="n">
-        <x:v>0</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="G10" s="3" t="n">
-        <x:v>33</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="H10" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.2</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:8">
       <x:c r="B11" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C11" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D11" s="3" t="n">
-        <x:v>953</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="E11" s="3" t="n">
-        <x:v>-1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="G11" s="3" t="n">
-        <x:v>6</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="H11" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:8">
       <x:c r="B12" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C12" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D12" s="3" t="n">
-        <x:v>2376</x:v>
+        <x:v>2373</x:v>
       </x:c>
       <x:c r="E12" s="3" t="n">
-        <x:v>4</x:v>
+        <x:v>-3</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>-0.1</x:v>
       </x:c>
       <x:c r="G12" s="3" t="n">
-        <x:v>64</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="H12" s="4" t="n">
-        <x:v>2.8</x:v>
+        <x:v>2.1</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:8">
       <x:c r="B13" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C13" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D13" s="3" t="n">
         <x:v>707</x:v>
       </x:c>
       <x:c r="E13" s="3" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G13" s="3" t="n">
-        <x:v>-9</x:v>
+        <x:v>-7</x:v>
       </x:c>
       <x:c r="H13" s="4" t="n">
-        <x:v>-1.3</x:v>
+        <x:v>-1</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:8">
       <x:c r="B14" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C14" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D14" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="E14" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F14" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G14" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="H14" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:8">
       <x:c r="B15" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C15" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D15" s="3" t="n">
-        <x:v>1932</x:v>
+        <x:v>1933</x:v>
       </x:c>
       <x:c r="E15" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="G15" s="3" t="n">
-        <x:v>35</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H15" s="4" t="n">
         <x:v>1.8</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:8">
       <x:c r="B16" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C16" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D16" s="3" t="n">
         <x:v>779</x:v>
       </x:c>
       <x:c r="E16" s="3" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G16" s="3" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="H16" s="4" t="n">
         <x:v>1.4</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:8">
       <x:c r="B17" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C17" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D17" s="3" t="n">
-        <x:v>2002</x:v>
+        <x:v>2003</x:v>
       </x:c>
       <x:c r="E17" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G17" s="3" t="n">
-        <x:v>35</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H17" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.7</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:8">
       <x:c r="A19" s="6" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:8">
       <x:c r="A20" s="6" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:8">
       <x:c r="A21" s="6" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:8">
       <x:c r="A22" s="6" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:8">
       <x:c r="A24" s="0" t="s">
         <x:v>27</x:v>