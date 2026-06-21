--- v10 (2026-06-01)
+++ v11 (2026-06-21)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4e60223b14d4411" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2bd566e1b9844281b353bdd7b9dedbe9.psmdcp" Id="R27244fba72a348a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa6cff0c447c430a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e67470de56db418fa4d683c79b1e0f27.psmdcp" Id="R1fdf4752fa0f4c7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuti10_elsa" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Månadsstatistik över arbetspensionstagare</x:t>
   </x:si>
   <x:si>
     <x:t>Statistikmånad</x:t>
   </x:si>
   <x:si>
     <x:t>Månadsförändring</x:t>
   </x:si>
   <x:si>
     <x:t>Månadsförändring, %</x:t>
   </x:si>
   <x:si>
     <x:t>Årsförändring</x:t>
   </x:si>
   <x:si>
     <x:t>Årsförändring, %</x:t>
   </x:si>
   <x:si>
-    <x:t>2026M04</x:t>
+    <x:t>2026M05</x:t>
   </x:si>
   <x:si>
     <x:t>Ålderspension</x:t>
   </x:si>
   <x:si>
     <x:t>Genomsnittlig arbetspension, euro/mån</x:t>
   </x:si>
   <x:si>
     <x:t>Egentlig ålderspension</x:t>
   </x:si>
   <x:si>
     <x:t>Partiell förtida ålderspension 25 %</x:t>
   </x:si>
   <x:si>
     <x:t>Partiell förtida ålderspension 50 %</x:t>
   </x:si>
   <x:si>
     <x:t>Sjukpension</x:t>
   </x:si>
   <x:si>
     <x:t>Egentlig sjukpension</x:t>
   </x:si>
   <x:si>
     <x:t>Sjukpension med fullt belopp</x:t>
   </x:si>
@@ -96,51 +96,51 @@
   </x:si>
   <x:si>
     <x:t>Familjepension</x:t>
   </x:si>
   <x:si>
     <x:t>Samtliga pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Statistikbeskrivningen, begreppen och definitionerna samt kvalitetsbeskrivningen finns tillgängliga på Etk.fi. &lt;A HREF=https://www.etk.fi/sv/forskning-statistik-och-prognoser/statistik/pensionstagare-och-pensionsutgifter/arbetspensionstagare-i-finland/&gt;&lt;u&gt;Gå till webbsidan för statistiken Arbetspensionstagare i Finland på Etk.fi.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Olika pensionsslag i tabellen kan inte summeras, då samma person kan få flera olika pensioner samtidigt.</x:t>
   </x:si>
   <x:si>
     <x:t>Från och med början av år 2021 ingår familjepensioner vars belopp är noll euro inte längre i statistiken.</x:t>
   </x:si>
   <x:si>
     <x:t>Symboler i tabellen:
 - = inga fall eller logiskt omöjligt
 .. = uppgift ej tillgänglig eller utesluten p.g.a. det ringa antalet fall</x:t>
   </x:si>
   <x:si>
     <x:t>Senaste uppdatering:</x:t>
   </x:si>
   <x:si>
-    <x:t>20260519 09:00</x:t>
+    <x:t>20260617 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Källa:</x:t>
   </x:si>
   <x:si>
     <x:t>Pensionsskyddscentralen</x:t>
   </x:si>
   <x:si>
     <x:t>Kontaktperson:</x:t>
   </x:si>
   <x:si>
     <x:t>Pensionsskyddscentralen, Statistiktjänsten, tilastot(at)etk.fi</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>Sort:</x:t>
   </x:si>
   <x:si>
     <x:t>Antal, euro/mån, 1 000 euro</x:t>
   </x:si>
   <x:si>
     <x:t>Intern referenskod:</x:t>
   </x:si>
@@ -583,359 +583,359 @@
       </x:c>
       <x:c r="F3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="G3" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="H3" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:8">
       <x:c r="A4" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="3" t="n">
         <x:v>1978</x:v>
       </x:c>
       <x:c r="E4" s="3" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F4" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
-        <x:v>35</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="H4" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.7</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:8">
       <x:c r="B5" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="3" t="n">
-        <x:v>2035</x:v>
+        <x:v>2036</x:v>
       </x:c>
       <x:c r="E5" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F5" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G5" s="3" t="n">
         <x:v>31</x:v>
       </x:c>
       <x:c r="H5" s="4" t="n">
         <x:v>1.5</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:8">
       <x:c r="B6" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C6" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="3" t="n">
-        <x:v>457</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="E6" s="3" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="G6" s="3" t="n">
-        <x:v>6</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="H6" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>1.6</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:8">
       <x:c r="B7" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C7" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="3" t="n">
-        <x:v>874</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="E7" s="3" t="n">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="G7" s="3" t="n">
-        <x:v>5</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="H7" s="4" t="n">
-        <x:v>0.6</x:v>
+        <x:v>0.8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:8">
       <x:c r="B8" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C8" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="3" t="n">
-        <x:v>1372</x:v>
+        <x:v>1376</x:v>
       </x:c>
       <x:c r="E8" s="3" t="n">
-        <x:v>2</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="G8" s="3" t="n">
-        <x:v>27</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="H8" s="4" t="n">
-        <x:v>2</x:v>
+        <x:v>2.2</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:8">
       <x:c r="B9" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C9" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D9" s="3" t="n">
-        <x:v>1369</x:v>
+        <x:v>1372</x:v>
       </x:c>
       <x:c r="E9" s="3" t="n">
-        <x:v>2</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="G9" s="3" t="n">
-        <x:v>26</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H9" s="4" t="n">
-        <x:v>1.9</x:v>
+        <x:v>2.1</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:8">
       <x:c r="B10" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C10" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D10" s="3" t="n">
-        <x:v>1465</x:v>
+        <x:v>1469</x:v>
       </x:c>
       <x:c r="E10" s="3" t="n">
-        <x:v>2</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="G10" s="3" t="n">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="H10" s="4" t="n">
         <x:v>2.2</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:8">
       <x:c r="B11" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C11" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D11" s="3" t="n">
         <x:v>955</x:v>
       </x:c>
       <x:c r="E11" s="3" t="n">
-        <x:v>2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G11" s="3" t="n">
-        <x:v>9</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="H11" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>1.1</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:8">
       <x:c r="B12" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C12" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D12" s="3" t="n">
-        <x:v>2373</x:v>
+        <x:v>2392</x:v>
       </x:c>
       <x:c r="E12" s="3" t="n">
-        <x:v>-3</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>0.8</x:v>
       </x:c>
       <x:c r="G12" s="3" t="n">
-        <x:v>49</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="H12" s="4" t="n">
-        <x:v>2.1</x:v>
+        <x:v>2.3</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:8">
       <x:c r="B13" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C13" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D13" s="3" t="n">
         <x:v>707</x:v>
       </x:c>
       <x:c r="E13" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G13" s="3" t="n">
-        <x:v>-7</x:v>
+        <x:v>-6</x:v>
       </x:c>
       <x:c r="H13" s="4" t="n">
-        <x:v>-1</x:v>
+        <x:v>-0.8</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:8">
       <x:c r="B14" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C14" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D14" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="E14" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F14" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G14" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="H14" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:8">
       <x:c r="B15" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C15" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D15" s="3" t="n">
-        <x:v>1933</x:v>
+        <x:v>1935</x:v>
       </x:c>
       <x:c r="E15" s="3" t="n">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="G15" s="3" t="n">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H15" s="4" t="n">
         <x:v>1.8</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:8">
       <x:c r="B16" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C16" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D16" s="3" t="n">
-        <x:v>779</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="E16" s="3" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="G16" s="3" t="n">
-        <x:v>11</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="H16" s="4" t="n">
-        <x:v>1.4</x:v>
+        <x:v>1.6</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:8">
       <x:c r="B17" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C17" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D17" s="3" t="n">
-        <x:v>2003</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="E17" s="3" t="n">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="G17" s="3" t="n">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H17" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>1.8</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:8">
       <x:c r="A19" s="6" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:8">
       <x:c r="A20" s="6" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:8">
       <x:c r="A21" s="6" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:8">
       <x:c r="A22" s="6" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:8">
       <x:c r="A24" s="0" t="s">
         <x:v>27</x:v>