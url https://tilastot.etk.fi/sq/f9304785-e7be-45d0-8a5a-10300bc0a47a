--- v11 (2026-06-21)
+++ v12 (2026-07-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa6cff0c447c430a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e67470de56db418fa4d683c79b1e0f27.psmdcp" Id="R1fdf4752fa0f4c7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2801ce877c5f4818" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d4070260b7b7458ead7c80c92bd4a8d4.psmdcp" Id="R88cc8db383484064" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuti10_elsa" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Månadsstatistik över arbetspensionstagare</x:t>
   </x:si>
   <x:si>
     <x:t>Statistikmånad</x:t>
   </x:si>
   <x:si>