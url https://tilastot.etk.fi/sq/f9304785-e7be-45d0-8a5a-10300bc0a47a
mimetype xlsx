--- v12 (2026-07-11)
+++ v13 (2026-07-31)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2801ce877c5f4818" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d4070260b7b7458ead7c80c92bd4a8d4.psmdcp" Id="R88cc8db383484064" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9fb3138b00e4bb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b76d18f60b584584aa4b6bd4761f8afb.psmdcp" Id="Rd95331662e3f4e52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuti10_elsa" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Månadsstatistik över arbetspensionstagare</x:t>
   </x:si>
   <x:si>
     <x:t>Statistikmånad</x:t>
   </x:si>
   <x:si>
     <x:t>Månadsförändring</x:t>
   </x:si>
   <x:si>
     <x:t>Månadsförändring, %</x:t>
   </x:si>
   <x:si>
     <x:t>Årsförändring</x:t>
   </x:si>
   <x:si>
     <x:t>Årsförändring, %</x:t>
   </x:si>
   <x:si>
-    <x:t>2026M05</x:t>
+    <x:t>2026M06</x:t>
   </x:si>
   <x:si>
     <x:t>Ålderspension</x:t>
   </x:si>
   <x:si>
     <x:t>Genomsnittlig arbetspension, euro/mån</x:t>
   </x:si>
   <x:si>
     <x:t>Egentlig ålderspension</x:t>
   </x:si>
   <x:si>
     <x:t>Partiell förtida ålderspension 25 %</x:t>
   </x:si>
   <x:si>
     <x:t>Partiell förtida ålderspension 50 %</x:t>
   </x:si>
   <x:si>
     <x:t>Sjukpension</x:t>
   </x:si>
   <x:si>
     <x:t>Egentlig sjukpension</x:t>
   </x:si>
   <x:si>
     <x:t>Sjukpension med fullt belopp</x:t>
   </x:si>
@@ -96,51 +96,51 @@
   </x:si>
   <x:si>
     <x:t>Familjepension</x:t>
   </x:si>
   <x:si>
     <x:t>Samtliga pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Statistikbeskrivningen, begreppen och definitionerna samt kvalitetsbeskrivningen finns tillgängliga på Etk.fi. &lt;A HREF=https://www.etk.fi/sv/forskning-statistik-och-prognoser/statistik/pensionstagare-och-pensionsutgifter/arbetspensionstagare-i-finland/&gt;&lt;u&gt;Gå till webbsidan för statistiken Arbetspensionstagare i Finland på Etk.fi.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Olika pensionsslag i tabellen kan inte summeras, då samma person kan få flera olika pensioner samtidigt.</x:t>
   </x:si>
   <x:si>
     <x:t>Från och med början av år 2021 ingår familjepensioner vars belopp är noll euro inte längre i statistiken.</x:t>
   </x:si>
   <x:si>
     <x:t>Symboler i tabellen:
 - = inga fall eller logiskt omöjligt
 .. = uppgift ej tillgänglig eller utesluten p.g.a. det ringa antalet fall</x:t>
   </x:si>
   <x:si>
     <x:t>Senaste uppdatering:</x:t>
   </x:si>
   <x:si>
-    <x:t>20260617 09:00</x:t>
+    <x:t>20260717 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Källa:</x:t>
   </x:si>
   <x:si>
     <x:t>Pensionsskyddscentralen</x:t>
   </x:si>
   <x:si>
     <x:t>Kontaktperson:</x:t>
   </x:si>
   <x:si>
     <x:t>Pensionsskyddscentralen, Statistiktjänsten, tilastot(at)etk.fi</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>Sort:</x:t>
   </x:si>
   <x:si>
     <x:t>Antal, euro/mån, 1 000 euro</x:t>
   </x:si>
   <x:si>
     <x:t>Intern referenskod:</x:t>
   </x:si>
@@ -580,362 +580,362 @@
       </x:c>
       <x:c r="E3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="F3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="G3" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="H3" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:8">
       <x:c r="A4" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="3" t="n">
-        <x:v>1978</x:v>
+        <x:v>1979</x:v>
       </x:c>
       <x:c r="E4" s="3" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F4" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
-        <x:v>33</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="H4" s="4" t="n">
-        <x:v>1.7</x:v>
+        <x:v>1.6</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:8">
       <x:c r="B5" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="3" t="n">
         <x:v>2036</x:v>
       </x:c>
       <x:c r="E5" s="3" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F5" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G5" s="3" t="n">
-        <x:v>31</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="H5" s="4" t="n">
         <x:v>1.5</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:8">
       <x:c r="B6" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C6" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="3" t="n">
-        <x:v>458</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="E6" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
       <x:c r="G6" s="3" t="n">
-        <x:v>7</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="H6" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:8">
       <x:c r="B7" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C7" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="3" t="n">
         <x:v>875</x:v>
       </x:c>
       <x:c r="E7" s="3" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="F7" s="4" t="n">
+        <x:v>0</x:v>
+      </x:c>
+      <x:c r="G7" s="3" t="n">
+        <x:v>9</x:v>
+      </x:c>
+      <x:c r="H7" s="4" t="n">
         <x:v>1</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>0.8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:8">
       <x:c r="B8" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C8" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="3" t="n">
-        <x:v>1376</x:v>
+        <x:v>1377</x:v>
       </x:c>
       <x:c r="E8" s="3" t="n">
-        <x:v>4</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="G8" s="3" t="n">
         <x:v>30</x:v>
       </x:c>
       <x:c r="H8" s="4" t="n">
         <x:v>2.2</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:8">
       <x:c r="B9" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C9" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D9" s="3" t="n">
-        <x:v>1372</x:v>
+        <x:v>1373</x:v>
       </x:c>
       <x:c r="E9" s="3" t="n">
-        <x:v>3</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="G9" s="3" t="n">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H9" s="4" t="n">
         <x:v>2.1</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:8">
       <x:c r="B10" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C10" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D10" s="3" t="n">
-        <x:v>1469</x:v>
+        <x:v>1470</x:v>
       </x:c>
       <x:c r="E10" s="3" t="n">
-        <x:v>4</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>0.3</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="G10" s="3" t="n">
         <x:v>32</x:v>
       </x:c>
       <x:c r="H10" s="4" t="n">
         <x:v>2.2</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:8">
       <x:c r="B11" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C11" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D11" s="3" t="n">
         <x:v>955</x:v>
       </x:c>
       <x:c r="E11" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G11" s="3" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="H11" s="4" t="n">
         <x:v>1.1</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:8">
       <x:c r="B12" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C12" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D12" s="3" t="n">
-        <x:v>2392</x:v>
+        <x:v>2387</x:v>
       </x:c>
       <x:c r="E12" s="3" t="n">
-        <x:v>19</x:v>
+        <x:v>-5</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>0.8</x:v>
+        <x:v>-0.2</x:v>
       </x:c>
       <x:c r="G12" s="3" t="n">
-        <x:v>53</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="H12" s="4" t="n">
-        <x:v>2.3</x:v>
+        <x:v>2.4</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:8">
       <x:c r="B13" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C13" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D13" s="3" t="n">
-        <x:v>707</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="E13" s="3" t="n">
-        <x:v>0</x:v>
+        <x:v>-2</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>-0.3</x:v>
       </x:c>
       <x:c r="G13" s="3" t="n">
-        <x:v>-6</x:v>
+        <x:v>-7</x:v>
       </x:c>
       <x:c r="H13" s="4" t="n">
-        <x:v>-0.8</x:v>
+        <x:v>-1</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:8">
       <x:c r="B14" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C14" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D14" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="E14" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F14" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G14" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="H14" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:8">
       <x:c r="B15" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C15" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D15" s="3" t="n">
-        <x:v>1935</x:v>
+        <x:v>1936</x:v>
       </x:c>
       <x:c r="E15" s="3" t="n">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="G15" s="3" t="n">
-        <x:v>34</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="H15" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.7</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:8">
       <x:c r="B16" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C16" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D16" s="3" t="n">
         <x:v>780</x:v>
       </x:c>
       <x:c r="E16" s="3" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G16" s="3" t="n">
-        <x:v>12</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="H16" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.4</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:8">
       <x:c r="B17" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C17" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D17" s="3" t="n">
-        <x:v>2005</x:v>
+        <x:v>2006</x:v>
       </x:c>
       <x:c r="E17" s="3" t="n">
-        <x:v>2</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G17" s="3" t="n">
-        <x:v>35</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H17" s="4" t="n">
-        <x:v>1.8</x:v>
+        <x:v>1.7</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:8">
       <x:c r="A19" s="6" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:8">
       <x:c r="A20" s="6" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:8">
       <x:c r="A21" s="6" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:8">
       <x:c r="A22" s="6" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:8">
       <x:c r="A24" s="0" t="s">
         <x:v>27</x:v>