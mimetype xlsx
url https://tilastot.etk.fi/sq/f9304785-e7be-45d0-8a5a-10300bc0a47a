--- v13 (2026-07-31)
+++ v14 (2026-08-21)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9fb3138b00e4bb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b76d18f60b584584aa4b6bd4761f8afb.psmdcp" Id="Rd95331662e3f4e52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re78a506f1942422c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ab9dcda88e5543b4ba1145da8d77c3d6.psmdcp" Id="R4ea574fc114844e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuti10_elsa" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Månadsstatistik över arbetspensionstagare</x:t>
   </x:si>
   <x:si>
     <x:t>Statistikmånad</x:t>
   </x:si>
   <x:si>
     <x:t>Månadsförändring</x:t>
   </x:si>
   <x:si>
     <x:t>Månadsförändring, %</x:t>
   </x:si>
   <x:si>
     <x:t>Årsförändring</x:t>
   </x:si>
   <x:si>
     <x:t>Årsförändring, %</x:t>
   </x:si>
   <x:si>
-    <x:t>2026M06</x:t>
+    <x:t>2026M07</x:t>
   </x:si>
   <x:si>
     <x:t>Ålderspension</x:t>
   </x:si>
   <x:si>
     <x:t>Genomsnittlig arbetspension, euro/mån</x:t>
   </x:si>
   <x:si>
     <x:t>Egentlig ålderspension</x:t>
   </x:si>
   <x:si>
     <x:t>Partiell förtida ålderspension 25 %</x:t>
   </x:si>
   <x:si>
     <x:t>Partiell förtida ålderspension 50 %</x:t>
   </x:si>
   <x:si>
     <x:t>Sjukpension</x:t>
   </x:si>
   <x:si>
     <x:t>Egentlig sjukpension</x:t>
   </x:si>
   <x:si>
     <x:t>Sjukpension med fullt belopp</x:t>
   </x:si>
@@ -96,51 +96,51 @@
   </x:si>
   <x:si>
     <x:t>Familjepension</x:t>
   </x:si>
   <x:si>
     <x:t>Samtliga pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Statistikbeskrivningen, begreppen och definitionerna samt kvalitetsbeskrivningen finns tillgängliga på Etk.fi. &lt;A HREF=https://www.etk.fi/sv/forskning-statistik-och-prognoser/statistik/pensionstagare-och-pensionsutgifter/arbetspensionstagare-i-finland/&gt;&lt;u&gt;Gå till webbsidan för statistiken Arbetspensionstagare i Finland på Etk.fi.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Olika pensionsslag i tabellen kan inte summeras, då samma person kan få flera olika pensioner samtidigt.</x:t>
   </x:si>
   <x:si>
     <x:t>Från och med början av år 2021 ingår familjepensioner vars belopp är noll euro inte längre i statistiken.</x:t>
   </x:si>
   <x:si>
     <x:t>Symboler i tabellen:
 - = inga fall eller logiskt omöjligt
 .. = uppgift ej tillgänglig eller utesluten p.g.a. det ringa antalet fall</x:t>
   </x:si>
   <x:si>
     <x:t>Senaste uppdatering:</x:t>
   </x:si>
   <x:si>
-    <x:t>20260717 09:00</x:t>
+    <x:t>20260819 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Källa:</x:t>
   </x:si>
   <x:si>
     <x:t>Pensionsskyddscentralen</x:t>
   </x:si>
   <x:si>
     <x:t>Kontaktperson:</x:t>
   </x:si>
   <x:si>
     <x:t>Pensionsskyddscentralen, Statistiktjänsten, tilastot(at)etk.fi</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>Sort:</x:t>
   </x:si>
   <x:si>
     <x:t>Antal, euro/mån, 1 000 euro</x:t>
   </x:si>
   <x:si>
     <x:t>Intern referenskod:</x:t>
   </x:si>
@@ -580,359 +580,359 @@
       </x:c>
       <x:c r="E3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="F3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="G3" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="H3" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:8">
       <x:c r="A4" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="3" t="n">
-        <x:v>1979</x:v>
+        <x:v>1981</x:v>
       </x:c>
       <x:c r="E4" s="3" t="n">
-        <x:v>1</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="F4" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="H4" s="4" t="n">
-        <x:v>1.6</x:v>
+        <x:v>1.7</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:8">
       <x:c r="B5" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="3" t="n">
-        <x:v>2036</x:v>
+        <x:v>2037</x:v>
       </x:c>
       <x:c r="E5" s="3" t="n">
-        <x:v>0</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F5" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G5" s="3" t="n">
         <x:v>30</x:v>
       </x:c>
       <x:c r="H5" s="4" t="n">
         <x:v>1.5</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:8">
       <x:c r="B6" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C6" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="3" t="n">
         <x:v>459</x:v>
       </x:c>
       <x:c r="E6" s="3" t="n">
-        <x:v>1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G6" s="3" t="n">
         <x:v>9</x:v>
       </x:c>
       <x:c r="H6" s="4" t="n">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:8">
       <x:c r="B7" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C7" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="3" t="n">
         <x:v>875</x:v>
       </x:c>
       <x:c r="E7" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G7" s="3" t="n">
-        <x:v>9</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="H7" s="4" t="n">
-        <x:v>1</x:v>
+        <x:v>1.2</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:8">
       <x:c r="B8" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C8" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="3" t="n">
-        <x:v>1377</x:v>
+        <x:v>1378</x:v>
       </x:c>
       <x:c r="E8" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="G8" s="3" t="n">
         <x:v>30</x:v>
       </x:c>
       <x:c r="H8" s="4" t="n">
         <x:v>2.2</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:8">
       <x:c r="B9" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C9" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D9" s="3" t="n">
-        <x:v>1373</x:v>
+        <x:v>1374</x:v>
       </x:c>
       <x:c r="E9" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="G9" s="3" t="n">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H9" s="4" t="n">
         <x:v>2.1</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:8">
       <x:c r="B10" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C10" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D10" s="3" t="n">
-        <x:v>1470</x:v>
+        <x:v>1471</x:v>
       </x:c>
       <x:c r="E10" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="G10" s="3" t="n">
         <x:v>32</x:v>
       </x:c>
       <x:c r="H10" s="4" t="n">
         <x:v>2.2</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:8">
       <x:c r="B11" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C11" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D11" s="3" t="n">
-        <x:v>955</x:v>
+        <x:v>954</x:v>
       </x:c>
       <x:c r="E11" s="3" t="n">
-        <x:v>0</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>-0.1</x:v>
       </x:c>
       <x:c r="G11" s="3" t="n">
         <x:v>10</x:v>
       </x:c>
       <x:c r="H11" s="4" t="n">
         <x:v>1.1</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:8">
       <x:c r="B12" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C12" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D12" s="3" t="n">
-        <x:v>2387</x:v>
+        <x:v>2393</x:v>
       </x:c>
       <x:c r="E12" s="3" t="n">
-        <x:v>-5</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="G12" s="3" t="n">
-        <x:v>56</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="H12" s="4" t="n">
-        <x:v>2.4</x:v>
+        <x:v>2.5</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:8">
       <x:c r="B13" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C13" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D13" s="3" t="n">
-        <x:v>705</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="E13" s="3" t="n">
-        <x:v>-2</x:v>
+        <x:v>-3</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>-0.3</x:v>
+        <x:v>-0.4</x:v>
       </x:c>
       <x:c r="G13" s="3" t="n">
-        <x:v>-7</x:v>
+        <x:v>-10</x:v>
       </x:c>
       <x:c r="H13" s="4" t="n">
-        <x:v>-1</x:v>
+        <x:v>-1.4</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:8">
       <x:c r="B14" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C14" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D14" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="E14" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F14" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G14" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="H14" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:8">
       <x:c r="B15" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C15" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D15" s="3" t="n">
-        <x:v>1936</x:v>
+        <x:v>1937</x:v>
       </x:c>
       <x:c r="E15" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="G15" s="3" t="n">
-        <x:v>33</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="H15" s="4" t="n">
         <x:v>1.7</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:8">
       <x:c r="B16" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C16" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D16" s="3" t="n">
         <x:v>780</x:v>
       </x:c>
       <x:c r="E16" s="3" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G16" s="3" t="n">
         <x:v>11</x:v>
       </x:c>
       <x:c r="H16" s="4" t="n">
         <x:v>1.4</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:8">
       <x:c r="B17" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C17" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D17" s="3" t="n">
-        <x:v>2006</x:v>
+        <x:v>2007</x:v>
       </x:c>
       <x:c r="E17" s="3" t="n">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G17" s="3" t="n">
-        <x:v>34</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="H17" s="4" t="n">
         <x:v>1.7</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:8">
       <x:c r="A19" s="6" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:8">
       <x:c r="A20" s="6" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:8">
       <x:c r="A21" s="6" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:8">
       <x:c r="A22" s="6" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>