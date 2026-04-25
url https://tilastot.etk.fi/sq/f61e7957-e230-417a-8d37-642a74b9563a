--- v4 (2026-03-29)
+++ v5 (2026-04-25)
@@ -1,96 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3c72323ad3845e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e8d7b1c9316c468588a657c71bd81291.psmdcp" Id="R8e31e0d088bf4d4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08126b050f074728" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b4e2ac34e565480f9623fc0c7fb740cc.psmdcp" Id="R5f2c3dc4b0d94508" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <x:si>
     <x:t>Share of population receiving earnings-related and national pensions by pension benefit</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>
     <x:t>Males</x:t>
   </x:si>
   <x:si>
     <x:t>Females</x:t>
   </x:si>
   <x:si>
-    <x:t>2024</x:t>
+    <x:t>2025</x:t>
   </x:si>
   <x:si>
     <x:t>Resident in Finland</x:t>
   </x:si>
   <x:si>
     <x:t>Share of population (aged 16 or over) receiving a pension in one's own right</x:t>
   </x:si>
   <x:si>
     <x:t>All age groups</x:t>
   </x:si>
   <x:si>
-    <x:t>A description of the statistics, the concepts, the definitions and the quality descriptions are available on the Etk.fi website. &lt;A HREF=https://etk.fi/en/research-statistics-and-projections/statistics/all-pension-recipients/&gt;&lt;u&gt;Go to Statistics on Pensioners in Finland.&lt;/u&gt;&lt;/A&gt;</x:t>
+    <x:t>A description of the statistics, the concepts, the definitions and the quality descriptions are available on the Etk.fi website. &lt;A HREF=https://www.etk.fi/en/research-statistics-and-projections/statistics/pension-recipients-and-pension-expenditure/statistics-on-pensioners-in-finland/&gt;&lt;u&gt;Go to Statistics on Pensioners in Finland.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Symbols used in the table:
 0 = Magnitude less than half of unit employed
 - = Magnitude nil or category not applicable
 .. = Data not available or not published due to small number of cases</x:t>
   </x:si>
   <x:si>
     <x:t>Latest update:</x:t>
   </x:si>
   <x:si>
-    <x:t>20250327 07:30</x:t>
+    <x:t>20260331 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Source:</x:t>
   </x:si>
   <x:si>
     <x:t>Finnish Centre for Pensions, The Social Insurance Institution of Finland</x:t>
   </x:si>
   <x:si>
     <x:t>Contact:</x:t>
   </x:si>
   <x:si>
     <x:t>Finnish Centre for Pensions, Statistics service, tilastot(at)etk.fi</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>Units:</x:t>
   </x:si>
   <x:si>
     <x:t>%</x:t>
   </x:si>
   <x:si>
     <x:t>Internal reference code:</x:t>
   </x:si>
@@ -514,57 +514,57 @@
     <x:row r="3" spans="1:7">
       <x:c r="E3" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="G3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E4" s="3" t="n">
-        <x:v>33.2</x:v>
+        <x:v>32.9</x:v>
       </x:c>
       <x:c r="F4" s="3" t="n">
-        <x:v>30.9</x:v>
+        <x:v>30.6</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
-        <x:v>35.5</x:v>
+        <x:v>35.2</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="4" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="4" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>12</x:v>