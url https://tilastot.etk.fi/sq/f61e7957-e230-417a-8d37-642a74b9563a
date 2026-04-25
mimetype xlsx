--- v5 (2026-04-25)
+++ v6 (2026-04-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08126b050f074728" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b4e2ac34e565480f9623fc0c7fb740cc.psmdcp" Id="R5f2c3dc4b0d94508" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1071365c8e2544e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/98c2d05c1d6e4321ac7a9bc66c5aca28.psmdcp" Id="R3fc8e7723f1f494f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <x:si>
     <x:t>Share of population receiving earnings-related and national pensions by pension benefit</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>