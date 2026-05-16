--- v6 (2026-04-25)
+++ v7 (2026-05-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1071365c8e2544e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/98c2d05c1d6e4321ac7a9bc66c5aca28.psmdcp" Id="R3fc8e7723f1f494f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f6a0bf41776485b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1885c25cf4b64ff3b7dc3bf910f3feb4.psmdcp" Id="R49a855dea9f040b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <x:si>
     <x:t>Share of population receiving earnings-related and national pensions by pension benefit</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>