--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f6a0bf41776485b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1885c25cf4b64ff3b7dc3bf910f3feb4.psmdcp" Id="R49a855dea9f040b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R170f87dc92174bbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/232bdafcaf184e50baf0f616f7812b06.psmdcp" Id="R060ae9a9536e452c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <x:si>
     <x:t>Share of population receiving earnings-related and national pensions by pension benefit</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>