--- v8 (2026-06-05)
+++ v9 (2026-06-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R170f87dc92174bbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/232bdafcaf184e50baf0f616f7812b06.psmdcp" Id="R060ae9a9536e452c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R656ac9faf85f4a01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d92a6c7649b944b2b3497b01ce15e255.psmdcp" Id="R67617d3251a34a6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <x:si>
     <x:t>Share of population receiving earnings-related and national pensions by pension benefit</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>