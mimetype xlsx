--- v9 (2026-06-26)
+++ v10 (2026-07-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R656ac9faf85f4a01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d92a6c7649b944b2b3497b01ce15e255.psmdcp" Id="R67617d3251a34a6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe489d7d4e744d3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c1a17f3194c54848846a305653aa8f58.psmdcp" Id="Rb0a49fc030d04689" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <x:si>
     <x:t>Share of population receiving earnings-related and national pensions by pension benefit</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>