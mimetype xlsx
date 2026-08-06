--- v10 (2026-07-16)
+++ v11 (2026-08-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe489d7d4e744d3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c1a17f3194c54848846a305653aa8f58.psmdcp" Id="Rb0a49fc030d04689" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f9dcbfd13bd4dd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/00db311557584fd1ad221466de0bce91.psmdcp" Id="Rf722bd3aa7c64211" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <x:si>
     <x:t>Share of population receiving earnings-related and national pensions by pension benefit</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>