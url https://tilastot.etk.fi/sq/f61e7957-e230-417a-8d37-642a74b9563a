--- v11 (2026-08-06)
+++ v12 (2026-08-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f9dcbfd13bd4dd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/00db311557584fd1ad221466de0bce91.psmdcp" Id="Rf722bd3aa7c64211" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83906b9606b144cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6cda5a1dbdbc41ccb4a24400994147f8.psmdcp" Id="R5c6fa6da647444b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <x:si>
     <x:t>Share of population receiving earnings-related and national pensions by pension benefit</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>