--- v12 (2026-08-26)
+++ v13 (2026-09-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83906b9606b144cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6cda5a1dbdbc41ccb4a24400994147f8.psmdcp" Id="R5c6fa6da647444b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R323521c183e14b88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b8d9b3a15395476fbdf7c6aff2d008fe.psmdcp" Id="R6447afebeb9d417f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <x:si>
     <x:t>Share of population receiving earnings-related and national pensions by pension benefit</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>