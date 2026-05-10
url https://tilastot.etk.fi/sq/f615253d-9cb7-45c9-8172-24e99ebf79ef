--- v0 (2026-04-14)
+++ v1 (2026-05-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra072eefa896f4d46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/97d71bd2d18940e189ec15cb5c786f22.psmdcp" Id="Raff363e3187f44ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34f5cf28a41d4267" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e4d0524e204e4ac5897a9377557885ae.psmdcp" Id="Ra108e41061fb471d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajien keskieläke</x:t>
   </x:si>
   <x:si>
     <x:t>Keskieläke, euroa/kk</x:t>
   </x:si>
   <x:si>