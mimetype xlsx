--- v1 (2026-05-10)
+++ v2 (2026-05-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34f5cf28a41d4267" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e4d0524e204e4ac5897a9377557885ae.psmdcp" Id="Ra108e41061fb471d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R017082bf50df4f40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b43d8a47619c4e70919d618573406e6d.psmdcp" Id="R34ca887194204fc9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajien keskieläke</x:t>
   </x:si>
   <x:si>
     <x:t>Keskieläke, euroa/kk</x:t>
   </x:si>
   <x:si>