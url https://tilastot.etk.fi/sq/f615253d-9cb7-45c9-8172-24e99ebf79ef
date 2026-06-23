--- v2 (2026-05-30)
+++ v3 (2026-06-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R017082bf50df4f40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b43d8a47619c4e70919d618573406e6d.psmdcp" Id="R34ca887194204fc9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racfde205cda741ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/da74932b0832407ab2758c6e83261dfa.psmdcp" Id="R5ef516ac11224d76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajien keskieläke</x:t>
   </x:si>
   <x:si>
     <x:t>Keskieläke, euroa/kk</x:t>
   </x:si>
   <x:si>