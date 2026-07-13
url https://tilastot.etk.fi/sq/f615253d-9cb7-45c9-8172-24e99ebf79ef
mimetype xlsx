--- v3 (2026-06-23)
+++ v4 (2026-07-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racfde205cda741ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/da74932b0832407ab2758c6e83261dfa.psmdcp" Id="R5ef516ac11224d76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R943014b42b294763" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/069b98bb4b0445e4a1342cf8efa1ed3b.psmdcp" Id="R85fde08809c24116" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajien keskieläke</x:t>
   </x:si>
   <x:si>
     <x:t>Keskieläke, euroa/kk</x:t>
   </x:si>
   <x:si>