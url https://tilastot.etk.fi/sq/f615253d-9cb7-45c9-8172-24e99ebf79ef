--- v4 (2026-07-13)
+++ v5 (2026-08-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R943014b42b294763" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/069b98bb4b0445e4a1342cf8efa1ed3b.psmdcp" Id="R85fde08809c24116" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cd97a853efc46d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2c55d5ce1f594806b3ce80d1e8aed94f.psmdcp" Id="R952d620c65054303" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajien keskieläke</x:t>
   </x:si>
   <x:si>
     <x:t>Keskieläke, euroa/kk</x:t>
   </x:si>
   <x:si>