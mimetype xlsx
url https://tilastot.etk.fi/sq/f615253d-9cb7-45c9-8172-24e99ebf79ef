--- v5 (2026-08-03)
+++ v6 (2026-08-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cd97a853efc46d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2c55d5ce1f594806b3ce80d1e8aed94f.psmdcp" Id="R952d620c65054303" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fac52b95bb94a62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/58ccf5caa45641d994322b2043e573f3.psmdcp" Id="R6a416a5ba26443b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajien keskieläke</x:t>
   </x:si>
   <x:si>
     <x:t>Keskieläke, euroa/kk</x:t>
   </x:si>
   <x:si>