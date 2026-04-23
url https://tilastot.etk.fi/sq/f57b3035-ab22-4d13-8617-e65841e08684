--- v0 (2026-04-02)
+++ v1 (2026-04-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcada19024d5846fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d3a33ee618574186909857c1f2eacfac.psmdcp" Id="R0ba9b04665d549f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d9d48495547445d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b08ccc0acd36473fa788200ff865915a.psmdcp" Id="Re3d8127056a949ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Share of population receiving earnings-related and national pensions by pension benefit</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>