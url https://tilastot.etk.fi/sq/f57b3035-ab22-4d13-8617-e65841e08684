--- v1 (2026-04-23)
+++ v2 (2026-05-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d9d48495547445d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b08ccc0acd36473fa788200ff865915a.psmdcp" Id="Re3d8127056a949ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25b5ee5ce2ca4b2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ae913372f35241dea728a1502dedf44e.psmdcp" Id="Rccce8df2e4a74976" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Share of population receiving earnings-related and national pensions by pension benefit</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>