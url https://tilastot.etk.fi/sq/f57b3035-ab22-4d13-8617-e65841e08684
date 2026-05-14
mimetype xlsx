--- v2 (2026-05-14)
+++ v3 (2026-05-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25b5ee5ce2ca4b2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ae913372f35241dea728a1502dedf44e.psmdcp" Id="Rccce8df2e4a74976" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07353bc791144b9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cc79f94244c74a7d8bdc7db0f19944bf.psmdcp" Id="R6d882b69161348f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Share of population receiving earnings-related and national pensions by pension benefit</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>