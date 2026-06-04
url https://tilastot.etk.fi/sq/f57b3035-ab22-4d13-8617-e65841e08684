--- v3 (2026-05-14)
+++ v4 (2026-06-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07353bc791144b9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cc79f94244c74a7d8bdc7db0f19944bf.psmdcp" Id="R6d882b69161348f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1682cc202fde451a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ac690616857446af9998b2d97f5195b8.psmdcp" Id="Re16475cab05948fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Share of population receiving earnings-related and national pensions by pension benefit</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>