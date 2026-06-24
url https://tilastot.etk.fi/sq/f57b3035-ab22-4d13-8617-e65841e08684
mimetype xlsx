--- v4 (2026-06-04)
+++ v5 (2026-06-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1682cc202fde451a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ac690616857446af9998b2d97f5195b8.psmdcp" Id="Re16475cab05948fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88ee515aa8a54f58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c430e7ae71ca44d399ead5941fe71005.psmdcp" Id="Rbf180d7d60164295" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Share of population receiving earnings-related and national pensions by pension benefit</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>