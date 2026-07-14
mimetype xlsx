--- v5 (2026-06-24)
+++ v6 (2026-07-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88ee515aa8a54f58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c430e7ae71ca44d399ead5941fe71005.psmdcp" Id="Rbf180d7d60164295" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79e2ba2ceac947ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/496f4de8aa6f4f71bee3dd364ef4258d.psmdcp" Id="Rbdad51674ac046e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Share of population receiving earnings-related and national pensions by pension benefit</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>