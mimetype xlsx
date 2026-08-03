--- v6 (2026-07-14)
+++ v7 (2026-08-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79e2ba2ceac947ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/496f4de8aa6f4f71bee3dd364ef4258d.psmdcp" Id="Rbdad51674ac046e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82313375fc7e44fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/664c84e424cf4ade84bcaeb43c5aed52.psmdcp" Id="R00e4369da63a4e5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Share of population receiving earnings-related and national pensions by pension benefit</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>