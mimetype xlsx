--- v7 (2026-08-03)
+++ v8 (2026-08-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82313375fc7e44fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/664c84e424cf4ade84bcaeb43c5aed52.psmdcp" Id="R00e4369da63a4e5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3e357be30c243db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6a5978a725d34947914a2700ce17ea94.psmdcp" Id="R5db5db3e142445c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Share of population receiving earnings-related and national pensions by pension benefit</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>