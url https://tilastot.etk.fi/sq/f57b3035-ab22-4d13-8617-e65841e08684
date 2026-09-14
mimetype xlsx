--- v8 (2026-08-25)
+++ v9 (2026-09-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3e357be30c243db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6a5978a725d34947914a2700ce17ea94.psmdcp" Id="R5db5db3e142445c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa31aab4e7674af9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c2c17158cc4844d9b6c34865ca80259b.psmdcp" Id="R34624bea8d8d48d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Share of population receiving earnings-related and national pensions by pension benefit</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>