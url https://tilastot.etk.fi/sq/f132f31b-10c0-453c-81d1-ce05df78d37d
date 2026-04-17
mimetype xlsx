--- v6 (2026-03-18)
+++ v7 (2026-04-17)
@@ -1,72 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ae26f8851e94a9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d27abbb5ac994d6e85e97f6b1a26943b.psmdcp" Id="R9bdc212c7eb94182" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdba549dd15524e64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9395bbf47f2e44bda88d6cc5aa7d1002.psmdcp" Id="Ra0dc480857a640da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <x:si>
     <x:t>Arbets- och folkpensionstagarnas befolkningsandelar efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>
     <x:t>Män</x:t>
   </x:si>
   <x:si>
     <x:t>Kvinnor</x:t>
   </x:si>
   <x:si>
-    <x:t>2024</x:t>
+    <x:t>2025</x:t>
   </x:si>
   <x:si>
     <x:t>Bosatta i Finland</x:t>
   </x:si>
   <x:si>
     <x:t>Sjukpensionstagarnas befolkningsandel (16-64 år)</x:t>
   </x:si>
   <x:si>
     <x:t>Samtliga åldersgrupper</x:t>
   </x:si>
   <x:si>
     <x:t>Nyland</x:t>
   </x:si>
   <x:si>
     <x:t>Egentliga Finland</x:t>
   </x:si>
   <x:si>
     <x:t>Satakunta</x:t>
   </x:si>
   <x:si>
     <x:t>Egentliga Tavastland</x:t>
   </x:si>
   <x:si>
     <x:t>Birkaland</x:t>
   </x:si>
@@ -91,63 +91,63 @@
   <x:si>
     <x:t>Mellersta Finland</x:t>
   </x:si>
   <x:si>
     <x:t>Södra Österbotten</x:t>
   </x:si>
   <x:si>
     <x:t>Österbotten</x:t>
   </x:si>
   <x:si>
     <x:t>Mellersta Österbotten</x:t>
   </x:si>
   <x:si>
     <x:t>Norra Österbotten</x:t>
   </x:si>
   <x:si>
     <x:t>Kajanaland</x:t>
   </x:si>
   <x:si>
     <x:t>Lappland</x:t>
   </x:si>
   <x:si>
     <x:t>Åland</x:t>
   </x:si>
   <x:si>
-    <x:t>Statistikbeskrivningen, begreppen och definitionerna samt kvalitetsbeskrivningen finns tillgängliga på Etk.fi. &lt;A HREF=https://etk.fi/sv/forskning-statistik-och-prognoser/statistik/samtliga-pensionstagare/&gt;&lt;u&gt;Gå till webbsidan för statistiken Statistik över pensionstagarna i Finland på Etk.fi.&lt;/u&gt;&lt;/A&gt;</x:t>
+    <x:t>Statistikbeskrivningen, begreppen och definitionerna samt kvalitetsbeskrivningen finns tillgängliga på Etk.fi. &lt;A HREF=https://www.etk.fi/sv/forskning-statistik-och-prognoser/statistik/pensionstagare-och-pensionsutgifter/statistik-over-pensionstagarna-i-finland/&gt;&lt;u&gt;Gå till webbsidan för statistiken Statistik över pensionstagarna i Finland på Etk.fi.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Symboler i tabellen:
 0 = mindre än hälften av den använda enheten
 - = inga fall eller logiskt omöjligt
 .. = uppgift ej tillgänglig eller utesluten p.g.a. det ringa antalet fall</x:t>
   </x:si>
   <x:si>
     <x:t>Senaste uppdatering:</x:t>
   </x:si>
   <x:si>
-    <x:t>20250327 07:30</x:t>
+    <x:t>20260331 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Källa:</x:t>
   </x:si>
   <x:si>
     <x:t>Pensionsskyddscentralen, Folkpensionsanstalten</x:t>
   </x:si>
   <x:si>
     <x:t>Kontaktperson:</x:t>
   </x:si>
   <x:si>
     <x:t>Pensionsskyddscentralen, Statistiktjänsten, tilastot(at)etk.fi</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>Sort:</x:t>
   </x:si>
   <x:si>
     <x:t>%</x:t>
   </x:si>
   <x:si>
     <x:t>Intern referenskod:</x:t>
   </x:si>
@@ -571,437 +571,437 @@
     <x:row r="3" spans="1:7">
       <x:c r="E3" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="G3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E4" s="3" t="n">
-        <x:v>5.1</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="F4" s="3" t="n">
         <x:v>5</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
-        <x:v>5.2</x:v>
+        <x:v>5.1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="B5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C5" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E5" s="3" t="n">
-        <x:v>3.4</x:v>
+        <x:v>3.3</x:v>
       </x:c>
       <x:c r="F5" s="3" t="n">
         <x:v>3.4</x:v>
       </x:c>
       <x:c r="G5" s="3" t="n">
-        <x:v>3.4</x:v>
+        <x:v>3.3</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="B6" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C6" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D6" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E6" s="3" t="n">
-        <x:v>5.2</x:v>
+        <x:v>5.1</x:v>
       </x:c>
       <x:c r="F6" s="3" t="n">
-        <x:v>5</x:v>
+        <x:v>4.9</x:v>
       </x:c>
       <x:c r="G6" s="3" t="n">
-        <x:v>5.4</x:v>
+        <x:v>5.3</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="B7" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C7" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D7" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E7" s="3" t="n">
-        <x:v>6.6</x:v>
+        <x:v>6.5</x:v>
       </x:c>
       <x:c r="F7" s="3" t="n">
-        <x:v>6.4</x:v>
+        <x:v>6.3</x:v>
       </x:c>
       <x:c r="G7" s="3" t="n">
         <x:v>6.7</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="B8" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C8" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D8" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E8" s="3" t="n">
         <x:v>5.9</x:v>
       </x:c>
       <x:c r="F8" s="3" t="n">
         <x:v>5.7</x:v>
       </x:c>
       <x:c r="G8" s="3" t="n">
-        <x:v>6.1</x:v>
+        <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="B9" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C9" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D9" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E9" s="3" t="n">
-        <x:v>4.9</x:v>
+        <x:v>4.8</x:v>
       </x:c>
       <x:c r="F9" s="3" t="n">
         <x:v>4.7</x:v>
       </x:c>
       <x:c r="G9" s="3" t="n">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="B10" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C10" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D10" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E10" s="3" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F10" s="3" t="n">
         <x:v>6</x:v>
       </x:c>
       <x:c r="G10" s="3" t="n">
-        <x:v>6.1</x:v>
+        <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="B11" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C11" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D11" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E11" s="3" t="n">
-        <x:v>7.3</x:v>
+        <x:v>7.2</x:v>
       </x:c>
       <x:c r="F11" s="3" t="n">
         <x:v>7.2</x:v>
       </x:c>
       <x:c r="G11" s="3" t="n">
-        <x:v>7.4</x:v>
+        <x:v>7.3</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="B12" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C12" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D12" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E12" s="3" t="n">
-        <x:v>5.9</x:v>
+        <x:v>5.7</x:v>
       </x:c>
       <x:c r="F12" s="3" t="n">
-        <x:v>6</x:v>
+        <x:v>5.8</x:v>
       </x:c>
       <x:c r="G12" s="3" t="n">
-        <x:v>5.8</x:v>
+        <x:v>5.7</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="B13" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C13" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D13" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E13" s="3" t="n">
         <x:v>7.6</x:v>
       </x:c>
       <x:c r="F13" s="3" t="n">
-        <x:v>7.7</x:v>
+        <x:v>7.6</x:v>
       </x:c>
       <x:c r="G13" s="3" t="n">
-        <x:v>7.5</x:v>
+        <x:v>7.6</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="B14" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C14" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D14" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E14" s="3" t="n">
-        <x:v>7.6</x:v>
+        <x:v>7.4</x:v>
       </x:c>
       <x:c r="F14" s="3" t="n">
-        <x:v>7.4</x:v>
+        <x:v>7.3</x:v>
       </x:c>
       <x:c r="G14" s="3" t="n">
-        <x:v>7.7</x:v>
+        <x:v>7.5</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="B15" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C15" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D15" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E15" s="3" t="n">
-        <x:v>6.6</x:v>
+        <x:v>6.5</x:v>
       </x:c>
       <x:c r="F15" s="3" t="n">
+        <x:v>6.4</x:v>
+      </x:c>
+      <x:c r="G15" s="3" t="n">
         <x:v>6.5</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>6.7</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="B16" s="2" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="C16" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D16" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E16" s="3" t="n">
         <x:v>5.5</x:v>
       </x:c>
       <x:c r="F16" s="3" t="n">
         <x:v>5.4</x:v>
       </x:c>
       <x:c r="G16" s="3" t="n">
-        <x:v>5.7</x:v>
+        <x:v>5.5</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="B17" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C17" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D17" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E17" s="3" t="n">
+        <x:v>6.5</x:v>
+      </x:c>
+      <x:c r="F17" s="3" t="n">
+        <x:v>6.4</x:v>
+      </x:c>
+      <x:c r="G17" s="3" t="n">
         <x:v>6.6</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>6.8</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="B18" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C18" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D18" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E18" s="3" t="n">
-        <x:v>4.2</x:v>
+        <x:v>4.1</x:v>
       </x:c>
       <x:c r="F18" s="3" t="n">
-        <x:v>4</x:v>
+        <x:v>3.9</x:v>
       </x:c>
       <x:c r="G18" s="3" t="n">
-        <x:v>4.4</x:v>
+        <x:v>4.3</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="B19" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C19" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D19" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E19" s="3" t="n">
-        <x:v>5.9</x:v>
+        <x:v>5.7</x:v>
       </x:c>
       <x:c r="F19" s="3" t="n">
+        <x:v>5.7</x:v>
+      </x:c>
+      <x:c r="G19" s="3" t="n">
         <x:v>5.8</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>5.9</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="B20" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C20" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D20" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E20" s="3" t="n">
+        <x:v>6.3</x:v>
+      </x:c>
+      <x:c r="F20" s="3" t="n">
+        <x:v>6.2</x:v>
+      </x:c>
+      <x:c r="G20" s="3" t="n">
         <x:v>6.4</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>6.6</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="B21" s="2" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="C21" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D21" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E21" s="3" t="n">
-        <x:v>8.3</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="F21" s="3" t="n">
-        <x:v>8.3</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="G21" s="3" t="n">
-        <x:v>8.2</x:v>
+        <x:v>8.1</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="B22" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="C22" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D22" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E22" s="3" t="n">
-        <x:v>7</x:v>
+        <x:v>6.7</x:v>
       </x:c>
       <x:c r="F22" s="3" t="n">
-        <x:v>7.2</x:v>
+        <x:v>6.9</x:v>
       </x:c>
       <x:c r="G22" s="3" t="n">
-        <x:v>6.8</x:v>
+        <x:v>6.5</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="B23" s="2" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="C23" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D23" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E23" s="3" t="n">
         <x:v>3.5</x:v>
       </x:c>
       <x:c r="F23" s="3" t="n">
         <x:v>3</x:v>
       </x:c>
       <x:c r="G23" s="3" t="n">
-        <x:v>3.9</x:v>
+        <x:v>4.1</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="A25" s="4" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="A26" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="A28" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="A29" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="A31" s="0" t="s">
         <x:v>31</x:v>