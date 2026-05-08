--- v7 (2026-04-17)
+++ v8 (2026-05-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdba549dd15524e64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9395bbf47f2e44bda88d6cc5aa7d1002.psmdcp" Id="Ra0dc480857a640da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf57cffeaeacb4e6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9beff02a691842a0914648f41357f1e0.psmdcp" Id="R1fde8fc11fa2415b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <x:si>
     <x:t>Arbets- och folkpensionstagarnas befolkningsandelar efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>