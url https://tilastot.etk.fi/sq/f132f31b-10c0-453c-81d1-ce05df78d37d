--- v8 (2026-05-08)
+++ v9 (2026-05-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf57cffeaeacb4e6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9beff02a691842a0914648f41357f1e0.psmdcp" Id="R1fde8fc11fa2415b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R658ae2ed84614ba5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/259f91c56b81429595975d6c8c05fde9.psmdcp" Id="Rf16f246de4734a7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <x:si>
     <x:t>Arbets- och folkpensionstagarnas befolkningsandelar efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>