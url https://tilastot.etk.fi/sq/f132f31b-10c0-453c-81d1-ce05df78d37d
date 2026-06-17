--- v9 (2026-05-28)
+++ v10 (2026-06-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R658ae2ed84614ba5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/259f91c56b81429595975d6c8c05fde9.psmdcp" Id="Rf16f246de4734a7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4178f77629b4305" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5dd85ad518944808a60428e383b55b2d.psmdcp" Id="R889d3132505f4cc6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <x:si>
     <x:t>Arbets- och folkpensionstagarnas befolkningsandelar efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>