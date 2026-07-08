--- v10 (2026-06-17)
+++ v11 (2026-07-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4178f77629b4305" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5dd85ad518944808a60428e383b55b2d.psmdcp" Id="R889d3132505f4cc6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb558b32bf9454b1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9e6016ed634d472c9d7615752f8f80b6.psmdcp" Id="Rcdc4a19b7f1a43f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <x:si>
     <x:t>Arbets- och folkpensionstagarnas befolkningsandelar efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>