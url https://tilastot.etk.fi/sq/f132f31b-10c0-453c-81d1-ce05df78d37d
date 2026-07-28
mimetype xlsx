--- v11 (2026-07-08)
+++ v12 (2026-07-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb558b32bf9454b1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9e6016ed634d472c9d7615752f8f80b6.psmdcp" Id="Rcdc4a19b7f1a43f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7683408511fd4db5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9de5b04896ac44f5996f2bc63598e84a.psmdcp" Id="R7e3c3a0f6634445f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <x:si>
     <x:t>Arbets- och folkpensionstagarnas befolkningsandelar efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>