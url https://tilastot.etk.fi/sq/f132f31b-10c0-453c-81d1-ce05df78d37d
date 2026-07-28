--- v12 (2026-07-28)
+++ v13 (2026-07-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7683408511fd4db5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9de5b04896ac44f5996f2bc63598e84a.psmdcp" Id="R7e3c3a0f6634445f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99f8f4e2367541c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fb9d91e15af0417c8564f58f9226fcb9.psmdcp" Id="R64cc26b5d05f417d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <x:si>
     <x:t>Arbets- och folkpensionstagarnas befolkningsandelar efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>