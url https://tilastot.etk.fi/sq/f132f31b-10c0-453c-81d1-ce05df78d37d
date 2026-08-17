--- v13 (2026-07-28)
+++ v14 (2026-08-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99f8f4e2367541c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fb9d91e15af0417c8564f58f9226fcb9.psmdcp" Id="R64cc26b5d05f417d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8231b916b5f54b95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7c74c8e8adb043afa39648a36b445114.psmdcp" Id="R47eefcfecfb54062" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <x:si>
     <x:t>Arbets- och folkpensionstagarnas befolkningsandelar efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>