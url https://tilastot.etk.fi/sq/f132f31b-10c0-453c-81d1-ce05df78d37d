--- v14 (2026-08-17)
+++ v15 (2026-09-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8231b916b5f54b95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7c74c8e8adb043afa39648a36b445114.psmdcp" Id="R47eefcfecfb54062" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b8041fc8e3a4db1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2d99cc2e932d4ca8b37b9d90657b0ce5.psmdcp" Id="R9c14997dfa8e4878" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <x:si>
     <x:t>Arbets- och folkpensionstagarnas befolkningsandelar efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>