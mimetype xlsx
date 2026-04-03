--- v6 (2026-03-09)
+++ v7 (2026-04-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31a838710bf94971" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0748c90c0d344e7091aa75689da3ed55.psmdcp" Id="R652bdbe79d984645" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18bb8e06428247c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d81f2fd57ed846b786fb634d0665d7d2.psmdcp" Id="Rc263ebc1d63344d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuntoutus02" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="23" uniqueCount="23">
   <x:si>
     <x:t>Työeläkekuntoutuskustannukset</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>