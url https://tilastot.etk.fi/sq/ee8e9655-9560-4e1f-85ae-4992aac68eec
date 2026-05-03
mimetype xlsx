--- v7 (2026-04-03)
+++ v8 (2026-05-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18bb8e06428247c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d81f2fd57ed846b786fb634d0665d7d2.psmdcp" Id="Rc263ebc1d63344d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fb2d16f134e4d09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f8ae93f47d244500830fee9b57b6d4e8.psmdcp" Id="R87d06f72817f4c7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuntoutus02" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="23" uniqueCount="23">
   <x:si>
     <x:t>Työeläkekuntoutuskustannukset</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>