--- v8 (2026-05-03)
+++ v9 (2026-05-24)
@@ -1,107 +1,107 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fb2d16f134e4d09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f8ae93f47d244500830fee9b57b6d4e8.psmdcp" Id="R87d06f72817f4c7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R003d9bbf36a44497" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/97aedf4ebe654041b9488b9ac072293b.psmdcp" Id="R79439ceae6ae4bd6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuntoutus02" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="23" uniqueCount="23">
   <x:si>
     <x:t>Työeläkekuntoutuskustannukset</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>
     <x:t>Miehet</x:t>
   </x:si>
   <x:si>
     <x:t>Naiset</x:t>
   </x:si>
   <x:si>
     <x:t>Kuntoutuskustannukset, 1 000 euroa</x:t>
   </x:si>
   <x:si>
-    <x:t>2024</x:t>
+    <x:t>2025</x:t>
   </x:si>
   <x:si>
     <x:t>Kuntoutustoimenpidekustannukset ja toimeentulokorvaukset yhteensä</x:t>
   </x:si>
   <x:si>
     <x:t>Kuntoutustoimenpidekustannukset</x:t>
   </x:si>
   <x:si>
     <x:t>Toimeentulokorvaukset</x:t>
   </x:si>
   <x:si>
-    <x:t>Tilaston kuvaus, käsitteet ja määritelmät sekä laatuseloste ovat saatavilla Etk.fi-palvelussa. &lt;A HREF=https://etk.fi/tutkimus-tilastot-ja-ennusteet/tilastot/tyoelakekuntoutus/&gt;&lt;u&gt;Siirry Työeläkekuntoutus-tilaston verkkosivulle Etk.fi-palveluun.&lt;/u&gt;&lt;/A&gt;</x:t>
+    <x:t>Tilaston kuvaus, käsitteet ja määritelmät sekä laatuseloste ovat saatavilla Etk.fi-palvelussa. &lt;A HREF=https://www.etk.fi/tutkimus-tilastot-ja-ennusteet/tilastot/tyoelakekuntoutus-ja-tyoelakehakemukset/tyoelakekuntoutus/&gt;&lt;u&gt;Siirry Työeläkekuntoutus-tilaston verkkosivulle Etk.fi-palveluun.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Kuntoutustoimenpidekustannukset eivät pääosin sisällä lakisääteisiä tapaturmavakuutusmaksuja, joita maksetaan lähinnä työkokeilun ajalta. Tapaturmavakuutusmaksujen osuus kuntoutuksen kokonaiskustannuksista on alle 0,5 %.</x:t>
   </x:si>
   <x:si>
     <x:t>Kuntoutujien lukumäärät kuntoutuskustannusten suhteen eivät ole yhteenlaskettavissa, koska henkilö voi saman vuoden aikana saada kuntoutustoimenpiteitä ja/tai toimeentulokorvausta.</x:t>
   </x:si>
   <x:si>
     <x:t>Kuntoutuskustannusten esitystarkkuus on muutettu euroista 1 000 euroihin. Muutos on tehty koko aikasarjaan 31.5.2022.</x:t>
   </x:si>
   <x:si>
     <x:t>Taulukossa käytetyt merkinnät:
 - = ei tapauksia tai loogisesti mahdoton
 .. = tietoa ei ole saatavissa tai sitä ei julkaista tapausten vähäisyyden vuoksi</x:t>
   </x:si>
   <x:si>
     <x:t>Päivitetty viimeksi:</x:t>
   </x:si>
   <x:si>
-    <x:t>20250520 09:00</x:t>
+    <x:t>20260507 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lähde:</x:t>
   </x:si>
   <x:si>
     <x:t>Eläketurvakeskus</x:t>
   </x:si>
   <x:si>
     <x:t>Yhteystiedot:</x:t>
   </x:si>
   <x:si>
     <x:t>Eläketurvakeskus, Tilastopalvelu, tilastot(at)etk.fi</x:t>
   </x:si>
   <x:si>
     <x:t>Tekijänoikeus</x:t>
   </x:si>
   <x:si>
     <x:t>Sisäinen viitekoodi:</x:t>
   </x:si>
   <x:si>
     <x:t>kuntoutus02</x:t>
   </x:si>
 </x:sst>
 </file>
 
@@ -519,85 +519,85 @@
         <x:v>2</x:v>
       </x:c>
       <x:c r="E3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="C4" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D4" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E4" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B5" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C5" s="3" t="n">
-        <x:v>138396</x:v>
+        <x:v>126630</x:v>
       </x:c>
       <x:c r="D5" s="3" t="n">
-        <x:v>80484</x:v>
+        <x:v>74506</x:v>
       </x:c>
       <x:c r="E5" s="3" t="n">
-        <x:v>57912</x:v>
+        <x:v>52124</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="B6" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="C6" s="3" t="n">
-        <x:v>17803</x:v>
+        <x:v>17188</x:v>
       </x:c>
       <x:c r="D6" s="3" t="n">
-        <x:v>9870</x:v>
+        <x:v>9477</x:v>
       </x:c>
       <x:c r="E6" s="3" t="n">
-        <x:v>7933</x:v>
+        <x:v>7711</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="B7" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
-        <x:v>120594</x:v>
+        <x:v>109441</x:v>
       </x:c>
       <x:c r="D7" s="3" t="n">
-        <x:v>70614</x:v>
+        <x:v>65029</x:v>
       </x:c>
       <x:c r="E7" s="3" t="n">
-        <x:v>49979</x:v>
+        <x:v>44413</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="4" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="4" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="4" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="4" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="4" t="s">
         <x:v>13</x:v>