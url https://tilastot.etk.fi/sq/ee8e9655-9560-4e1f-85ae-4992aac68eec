--- v9 (2026-05-24)
+++ v10 (2026-06-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R003d9bbf36a44497" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/97aedf4ebe654041b9488b9ac072293b.psmdcp" Id="R79439ceae6ae4bd6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7d5de7fd8384680" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bd35793d155e4277b275250a7ae43bf9.psmdcp" Id="R422a248f14894607" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuntoutus02" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="23" uniqueCount="23">
   <x:si>
     <x:t>Työeläkekuntoutuskustannukset</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>