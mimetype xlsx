--- v10 (2026-06-13)
+++ v11 (2026-07-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7d5de7fd8384680" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bd35793d155e4277b275250a7ae43bf9.psmdcp" Id="R422a248f14894607" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R636b574a0a2e4eb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f13b88d2244c4baa835f5e8ccafd2008.psmdcp" Id="Re9278eef360c4a18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuntoutus02" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="23" uniqueCount="23">
   <x:si>
     <x:t>Työeläkekuntoutuskustannukset</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>