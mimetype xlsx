--- v11 (2026-07-04)
+++ v12 (2026-07-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R636b574a0a2e4eb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f13b88d2244c4baa835f5e8ccafd2008.psmdcp" Id="Re9278eef360c4a18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R645153bd53e14cf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/865134e1386446bf90e87d0c35beb0d9.psmdcp" Id="Rba121b9a82264f87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuntoutus02" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="23" uniqueCount="23">
   <x:si>
     <x:t>Työeläkekuntoutuskustannukset</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>