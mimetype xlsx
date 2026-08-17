--- v12 (2026-07-28)
+++ v13 (2026-08-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R645153bd53e14cf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/865134e1386446bf90e87d0c35beb0d9.psmdcp" Id="Rba121b9a82264f87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2dc2e6314694019" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/feedf831bbfa4d85abbb40410ba0bff8.psmdcp" Id="Re7fd68be8b6c47d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuntoutus02" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="23" uniqueCount="23">
   <x:si>
     <x:t>Työeläkekuntoutuskustannukset</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>