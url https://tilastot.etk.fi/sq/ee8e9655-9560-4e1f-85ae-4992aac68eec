--- v13 (2026-08-17)
+++ v14 (2026-08-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2dc2e6314694019" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/feedf831bbfa4d85abbb40410ba0bff8.psmdcp" Id="Re7fd68be8b6c47d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree9113b77c9a4c0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1f12765b67854170a63a4497e1b17db6.psmdcp" Id="Re9e203f62fa24466" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuntoutus02" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="23" uniqueCount="23">
   <x:si>
     <x:t>Työeläkekuntoutuskustannukset</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>