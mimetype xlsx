--- v14 (2026-08-17)
+++ v15 (2026-09-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree9113b77c9a4c0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1f12765b67854170a63a4497e1b17db6.psmdcp" Id="Re9e203f62fa24466" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb33450ab0198466c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cf79f228f9e04f7d8ce739b2e56ddfef.psmdcp" Id="R292d2b3386fa45d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuntoutus02" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="23" uniqueCount="23">
   <x:si>
     <x:t>Työeläkekuntoutuskustannukset</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>