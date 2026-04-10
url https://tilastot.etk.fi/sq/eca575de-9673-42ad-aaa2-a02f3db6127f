--- v2 (2026-02-18)
+++ v3 (2026-04-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60fbe5abae914771" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f2f287aef52147c38afa994aa24f70fa.psmdcp" Id="R3508a1fbcd004766" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e112e2e3ad74ae3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5611dd3eb9424203aa811dcc141b838b.psmdcp" Id="Re5c9deef4c754b77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsi_k10_tk_diag" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="25">
   <x:si>
     <x:t>New retirees on earnings-related and national disability pensions by disease category</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>