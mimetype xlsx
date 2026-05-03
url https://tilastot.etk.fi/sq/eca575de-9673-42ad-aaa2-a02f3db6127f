--- v3 (2026-04-10)
+++ v4 (2026-05-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e112e2e3ad74ae3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5611dd3eb9424203aa811dcc141b838b.psmdcp" Id="Re5c9deef4c754b77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87491ecb5ba34175" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/08e9fd88a95e4f47a9d84f1e9de9823d.psmdcp" Id="R69006208bfc74824" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsi_k10_tk_diag" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="25">
   <x:si>
     <x:t>New retirees on earnings-related and national disability pensions by disease category</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>