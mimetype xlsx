--- v4 (2026-05-03)
+++ v5 (2026-05-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87491ecb5ba34175" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/08e9fd88a95e4f47a9d84f1e9de9823d.psmdcp" Id="R69006208bfc74824" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d955b23a33a4a88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8b1cf1852b8d47d4928ab2892734565b.psmdcp" Id="R926499dcff44452d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsi_k10_tk_diag" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="25">
   <x:si>
     <x:t>New retirees on earnings-related and national disability pensions by disease category</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>