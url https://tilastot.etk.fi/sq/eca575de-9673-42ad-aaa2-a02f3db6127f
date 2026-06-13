--- v5 (2026-05-24)
+++ v6 (2026-06-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d955b23a33a4a88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8b1cf1852b8d47d4928ab2892734565b.psmdcp" Id="R926499dcff44452d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf548aceeda4545f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1a8f6a884f7f413fb1a18516a5fa8584.psmdcp" Id="Re5abfc09e63a4582" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsi_k10_tk_diag" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="25">
   <x:si>
     <x:t>New retirees on earnings-related and national disability pensions by disease category</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>