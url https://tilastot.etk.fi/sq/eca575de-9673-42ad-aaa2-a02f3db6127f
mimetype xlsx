--- v6 (2026-06-13)
+++ v7 (2026-06-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf548aceeda4545f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1a8f6a884f7f413fb1a18516a5fa8584.psmdcp" Id="Re5abfc09e63a4582" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3c3d9ac9c724cfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/264b22d2dad04c14afba86abf4c8a062.psmdcp" Id="Ra3ead5443d5a4b19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsi_k10_tk_diag" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="25">
   <x:si>
     <x:t>New retirees on earnings-related and national disability pensions by disease category</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>