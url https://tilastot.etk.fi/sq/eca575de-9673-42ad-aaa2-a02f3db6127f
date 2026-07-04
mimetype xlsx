--- v7 (2026-06-13)
+++ v8 (2026-07-04)
@@ -1,107 +1,107 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3c3d9ac9c724cfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/264b22d2dad04c14afba86abf4c8a062.psmdcp" Id="Ra3ead5443d5a4b19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e18411474584271" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0bb90959b2a84e09b8e7965cd71fe27d.psmdcp" Id="R3d8e2ab078c24abf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsi_k10_tk_diag" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="25">
   <x:si>
     <x:t>New retirees on earnings-related and national disability pensions by disease category</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>
     <x:t>Males</x:t>
   </x:si>
   <x:si>
     <x:t>Females</x:t>
   </x:si>
   <x:si>
-    <x:t>2024</x:t>
+    <x:t>2025</x:t>
   </x:si>
   <x:si>
     <x:t>Resident in Finland or abroad</x:t>
   </x:si>
   <x:si>
     <x:t>All disability pensions</x:t>
   </x:si>
   <x:si>
     <x:t>All disease categories</x:t>
   </x:si>
   <x:si>
     <x:t>All age groups</x:t>
   </x:si>
   <x:si>
     <x:t>Disability pensions awarded until further notice</x:t>
   </x:si>
   <x:si>
     <x:t>Cash rehabilitation benefits</x:t>
   </x:si>
   <x:si>
-    <x:t>A description of the statistics, the concepts, the definitions and the quality descriptions are available on the Etk.fi website. &lt;A HREF=https://etk.fi/en/research-statistics-and-projections/statistics/all-pension-recipients/&gt;&lt;u&gt;Go to Statistics on Pensioners in Finland.&lt;/u&gt;&lt;/A&gt;</x:t>
+    <x:t>A description of the statistics, the concepts, the definitions and the quality descriptions are available on the Etk.fi website. &lt;A HREF=https://www.etk.fi/en/research-statistics-and-projections/statistics/pension-recipients-and-pension-expenditure/statistics-on-pensioners-in-finland/&gt;&lt;u&gt;Go to Statistics on Pensioners in Finland.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Different pension benefits in the statistics cannot be summed, because a pension recipient  may receive several pension benefits at the same time.</x:t>
   </x:si>
   <x:si>
     <x:t>Symbols used in the table:
 -   = Magnitude nil or category not applicable
 ..  = Data not available or not published due to small number of cases</x:t>
   </x:si>
   <x:si>
     <x:t>Latest update:</x:t>
   </x:si>
   <x:si>
-    <x:t>20250618 09:00</x:t>
+    <x:t>20260617 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Source:</x:t>
   </x:si>
   <x:si>
     <x:t>Finnish Centre for Pensions, The Social Insurance Institution of Finland</x:t>
   </x:si>
   <x:si>
     <x:t>Contact:</x:t>
   </x:si>
   <x:si>
     <x:t>Finnish Centre for Pensions, Statistics service, tilastot(at)etk.fi</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>Units:</x:t>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Internal reference code:</x:t>
   </x:si>
@@ -529,97 +529,97 @@
       </x:c>
       <x:c r="G3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:8">
       <x:c r="A4" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E4" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="3" t="n">
-        <x:v>19689</x:v>
+        <x:v>19322</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
-        <x:v>9671</x:v>
+        <x:v>9493</x:v>
       </x:c>
       <x:c r="H4" s="3" t="n">
-        <x:v>10018</x:v>
+        <x:v>9829</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:8">
       <x:c r="C5" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="D5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="3" t="n">
-        <x:v>8738</x:v>
+        <x:v>8371</x:v>
       </x:c>
       <x:c r="G5" s="3" t="n">
-        <x:v>4761</x:v>
+        <x:v>4592</x:v>
       </x:c>
       <x:c r="H5" s="3" t="n">
-        <x:v>3977</x:v>
+        <x:v>3779</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:8">
       <x:c r="C6" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="D6" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E6" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="3" t="n">
-        <x:v>10789</x:v>
+        <x:v>10690</x:v>
       </x:c>
       <x:c r="G6" s="3" t="n">
-        <x:v>4759</x:v>
+        <x:v>4648</x:v>
       </x:c>
       <x:c r="H6" s="3" t="n">
-        <x:v>6030</x:v>
+        <x:v>6042</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:8">
       <x:c r="A8" s="4" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:8">
       <x:c r="A9" s="4" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:8">
       <x:c r="A10" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:8">
       <x:c r="A12" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:8">
       <x:c r="A13" s="0" t="s">
         <x:v>15</x:v>