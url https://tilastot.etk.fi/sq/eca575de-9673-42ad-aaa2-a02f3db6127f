--- v8 (2026-07-04)
+++ v9 (2026-07-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e18411474584271" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0bb90959b2a84e09b8e7965cd71fe27d.psmdcp" Id="R3d8e2ab078c24abf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88264b96aae34a56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/91b5af0e21b548568332ef799d2fd93a.psmdcp" Id="Rf58119c3e2964c97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsi_k10_tk_diag" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="25">
   <x:si>
     <x:t>New retirees on earnings-related and national disability pensions by disease category</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>