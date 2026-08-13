--- v9 (2026-07-24)
+++ v10 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88264b96aae34a56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/91b5af0e21b548568332ef799d2fd93a.psmdcp" Id="Rf58119c3e2964c97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bed082d5da5416f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c4501f7ac04345d59f70812cffa2a009.psmdcp" Id="R720f4205120148e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsi_k10_tk_diag" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="25">
   <x:si>
     <x:t>New retirees on earnings-related and national disability pensions by disease category</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>