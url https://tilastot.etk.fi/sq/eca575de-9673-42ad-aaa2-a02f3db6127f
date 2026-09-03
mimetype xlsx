--- v10 (2026-08-13)
+++ v11 (2026-09-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bed082d5da5416f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c4501f7ac04345d59f70812cffa2a009.psmdcp" Id="R720f4205120148e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1df2db666ea242bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0ea0ca747d564cc3883337d84f72c1fb.psmdcp" Id="R17de26562c344322" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsi_k10_tk_diag" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="25">
   <x:si>
     <x:t>New retirees on earnings-related and national disability pensions by disease category</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>