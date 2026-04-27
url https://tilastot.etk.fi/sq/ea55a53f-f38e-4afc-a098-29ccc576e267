--- v0 (2026-04-07)
+++ v1 (2026-04-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17ddd0deb2264b1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/92aa47684e784fc296d6a09934212181.psmdcp" Id="Rddca22f14a3b4d37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58a39a5983ce4769" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8774a35cde8d432bae605c3c2fa2dc1e.psmdcp" Id="Rd6a8429e0c7748ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_79k1_alue2025" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="332" uniqueCount="332">
   <x:si>
     <x:t>Arbets- och folkpensionstagares medelpension efter bosättningsområde år 2025</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>