--- v1 (2026-04-27)
+++ v2 (2026-05-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58a39a5983ce4769" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8774a35cde8d432bae605c3c2fa2dc1e.psmdcp" Id="Rd6a8429e0c7748ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d159ef4e4d54b8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7937936388a141ab9276bbf5f10a9eff.psmdcp" Id="R2b69bbff1f1f4fbc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_79k1_alue2025" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="332" uniqueCount="332">
   <x:si>
     <x:t>Arbets- och folkpensionstagares medelpension efter bosättningsområde år 2025</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>