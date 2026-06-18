--- v2 (2026-05-29)
+++ v3 (2026-06-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d159ef4e4d54b8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7937936388a141ab9276bbf5f10a9eff.psmdcp" Id="R2b69bbff1f1f4fbc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R432d81f427cd4d1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5a13090013b94e73800f71be5b88cfed.psmdcp" Id="R8f38aef7b77f4571" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_79k1_alue2025" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="332" uniqueCount="332">
   <x:si>
     <x:t>Arbets- och folkpensionstagares medelpension efter bosättningsområde år 2025</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>