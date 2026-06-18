--- v3 (2026-06-18)
+++ v4 (2026-06-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R432d81f427cd4d1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5a13090013b94e73800f71be5b88cfed.psmdcp" Id="R8f38aef7b77f4571" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3eca86166f7641f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ff50132878764ceba77806371e4f4fe9.psmdcp" Id="R24da0bd522d1450f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_79k1_alue2025" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="332" uniqueCount="332">
   <x:si>
     <x:t>Arbets- och folkpensionstagares medelpension efter bosättningsområde år 2025</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>