--- v4 (2026-06-18)
+++ v5 (2026-07-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3eca86166f7641f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ff50132878764ceba77806371e4f4fe9.psmdcp" Id="R24da0bd522d1450f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6829dd5f38d94ae1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/93e04fdaa3dd4d519aa5b64ba830d038.psmdcp" Id="R1e372327be834e76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_79k1_alue2025" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="332" uniqueCount="332">
   <x:si>
     <x:t>Arbets- och folkpensionstagares medelpension efter bosättningsområde år 2025</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>