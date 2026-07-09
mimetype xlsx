--- v5 (2026-07-09)
+++ v6 (2026-07-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6829dd5f38d94ae1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/93e04fdaa3dd4d519aa5b64ba830d038.psmdcp" Id="R1e372327be834e76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2600a2cc7e74a4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2120809382b043b0b4e5d086ecbe3ac7.psmdcp" Id="R4b3aba74c6274e65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_79k1_alue2025" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="332" uniqueCount="332">
   <x:si>
     <x:t>Arbets- och folkpensionstagares medelpension efter bosättningsområde år 2025</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>