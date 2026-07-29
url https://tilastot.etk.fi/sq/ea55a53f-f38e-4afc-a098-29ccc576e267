--- v6 (2026-07-09)
+++ v7 (2026-07-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2600a2cc7e74a4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2120809382b043b0b4e5d086ecbe3ac7.psmdcp" Id="R4b3aba74c6274e65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e60436bb09a459e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c6cf3a97c5364f62ab1cc660bff25dee.psmdcp" Id="Rfd26b6206fb14203" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_79k1_alue2025" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="332" uniqueCount="332">
   <x:si>
     <x:t>Arbets- och folkpensionstagares medelpension efter bosättningsområde år 2025</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>