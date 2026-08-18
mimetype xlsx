--- v7 (2026-07-29)
+++ v8 (2026-08-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e60436bb09a459e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c6cf3a97c5364f62ab1cc660bff25dee.psmdcp" Id="Rfd26b6206fb14203" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R290544a9ccd54e59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9d79b7c02ac54bba83ef02c65d7383fc.psmdcp" Id="R05028c33256c474d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_79k1_alue2025" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="332" uniqueCount="332">
   <x:si>
     <x:t>Arbets- och folkpensionstagares medelpension efter bosättningsområde år 2025</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>