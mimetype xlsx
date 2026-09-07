--- v8 (2026-08-18)
+++ v9 (2026-09-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R290544a9ccd54e59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9d79b7c02ac54bba83ef02c65d7383fc.psmdcp" Id="R05028c33256c474d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc3d0bc0cdf44f93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/20996b1b286a464d8cc4f37ef480c7bf.psmdcp" Id="R664ab6586e7e4e8c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_79k1_alue2025" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="332" uniqueCount="332">
   <x:si>
     <x:t>Arbets- och folkpensionstagares medelpension efter bosättningsområde år 2025</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>