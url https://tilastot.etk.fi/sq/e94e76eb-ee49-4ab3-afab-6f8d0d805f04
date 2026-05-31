--- v0 (2026-05-07)
+++ v1 (2026-05-31)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8005d6092b84b31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f3699db00f754736b79d4452813d6a24.psmdcp" Id="R5239605aae5045d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e896e9fad8e4b25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3340ce77196c4fc69faeec96415ad21b.psmdcp" Id="R5220a71ba5b94ee4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuntoutus02" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="28">
   <x:si>
     <x:t>Työeläkekuntoutuskustannukset</x:t>
   </x:si>
   <x:si>
     <x:t>Kuntoutuskustannukset, 1 000 euroa</x:t>
   </x:si>
   <x:si>