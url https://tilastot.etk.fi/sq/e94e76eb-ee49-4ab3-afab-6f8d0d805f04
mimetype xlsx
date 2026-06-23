--- v1 (2026-05-31)
+++ v2 (2026-06-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e896e9fad8e4b25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3340ce77196c4fc69faeec96415ad21b.psmdcp" Id="R5220a71ba5b94ee4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc8230258038496a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4624f69a6d974447b7dcff3a533c8a5a.psmdcp" Id="Ra812dd435f0a4913" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuntoutus02" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="28">
   <x:si>
     <x:t>Työeläkekuntoutuskustannukset</x:t>
   </x:si>
   <x:si>
     <x:t>Kuntoutuskustannukset, 1 000 euroa</x:t>
   </x:si>
   <x:si>