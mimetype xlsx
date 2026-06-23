--- v2 (2026-06-23)
+++ v3 (2026-06-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc8230258038496a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4624f69a6d974447b7dcff3a533c8a5a.psmdcp" Id="Ra812dd435f0a4913" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66ddadac0ee342f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/731dd1cc7e7a46f8abaca778be3ab15e.psmdcp" Id="Rcaabcdaa816d4474" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuntoutus02" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="28">
   <x:si>
     <x:t>Työeläkekuntoutuskustannukset</x:t>
   </x:si>
   <x:si>
     <x:t>Kuntoutuskustannukset, 1 000 euroa</x:t>
   </x:si>
   <x:si>