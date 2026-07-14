--- v3 (2026-06-23)
+++ v4 (2026-07-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66ddadac0ee342f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/731dd1cc7e7a46f8abaca778be3ab15e.psmdcp" Id="Rcaabcdaa816d4474" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc99bd931bdf24eb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2521d12b62c44886b0098627f36fa77f.psmdcp" Id="R912825df74134a94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuntoutus02" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="28">
   <x:si>
     <x:t>Työeläkekuntoutuskustannukset</x:t>
   </x:si>
   <x:si>
     <x:t>Kuntoutuskustannukset, 1 000 euroa</x:t>
   </x:si>
   <x:si>