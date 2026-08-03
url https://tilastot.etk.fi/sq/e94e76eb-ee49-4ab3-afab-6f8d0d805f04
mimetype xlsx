--- v4 (2026-07-14)
+++ v5 (2026-08-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc99bd931bdf24eb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2521d12b62c44886b0098627f36fa77f.psmdcp" Id="R912825df74134a94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71e920120c124ce1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/58038ce81def4ac6a114c5cc1896900b.psmdcp" Id="Rbc69def2df164878" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuntoutus02" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="28">
   <x:si>
     <x:t>Työeläkekuntoutuskustannukset</x:t>
   </x:si>
   <x:si>
     <x:t>Kuntoutuskustannukset, 1 000 euroa</x:t>
   </x:si>
   <x:si>