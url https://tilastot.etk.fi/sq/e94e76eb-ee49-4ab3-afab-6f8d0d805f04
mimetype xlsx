--- v5 (2026-08-03)
+++ v6 (2026-08-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71e920120c124ce1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/58038ce81def4ac6a114c5cc1896900b.psmdcp" Id="Rbc69def2df164878" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R297b23deb6dc4f6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/897114d60d4d4a2a81dbc160b599fd09.psmdcp" Id="R857522a3480848d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuntoutus02" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="28">
   <x:si>
     <x:t>Työeläkekuntoutuskustannukset</x:t>
   </x:si>
   <x:si>
     <x:t>Kuntoutuskustannukset, 1 000 euroa</x:t>
   </x:si>
   <x:si>