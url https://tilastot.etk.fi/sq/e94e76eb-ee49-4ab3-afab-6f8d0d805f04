--- v6 (2026-08-03)
+++ v7 (2026-08-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R297b23deb6dc4f6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/897114d60d4d4a2a81dbc160b599fd09.psmdcp" Id="R857522a3480848d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fb824164f214109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5a7890f548984a57aaa75dc50668c12a.psmdcp" Id="R2a161133ec0c4794" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuntoutus02" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="28">
   <x:si>
     <x:t>Työeläkekuntoutuskustannukset</x:t>
   </x:si>
   <x:si>
     <x:t>Kuntoutuskustannukset, 1 000 euroa</x:t>
   </x:si>
   <x:si>