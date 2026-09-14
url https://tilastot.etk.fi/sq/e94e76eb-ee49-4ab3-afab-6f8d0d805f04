--- v7 (2026-08-24)
+++ v8 (2026-09-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fb824164f214109" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5a7890f548984a57aaa75dc50668c12a.psmdcp" Id="R2a161133ec0c4794" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab21c469b4464c9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4280f657198d4f10ad6f5d178aa4446e.psmdcp" Id="Rce845869f6bd4daa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuntoutus02" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="28">
   <x:si>
     <x:t>Työeläkekuntoutuskustannukset</x:t>
   </x:si>
   <x:si>
     <x:t>Kuntoutuskustannukset, 1 000 euroa</x:t>
   </x:si>
   <x:si>