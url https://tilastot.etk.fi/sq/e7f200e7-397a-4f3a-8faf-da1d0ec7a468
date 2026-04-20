--- v0 (2026-03-31)
+++ v1 (2026-04-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R825fe34930d74a4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/af6382534867453384edfa80df13b127.psmdcp" Id="R3492c448cd934301" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd60e3aed94442de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/11583fca350b42ec92e776f5e7f2d33f.psmdcp" Id="Rf6718b4e16e44855" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_79k1_alue2025" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="330" uniqueCount="330">
   <x:si>
     <x:t>Arbets- och folkpensionstagares medelpension efter bosättningsområde år 2025</x:t>
   </x:si>
   <x:si>
     <x:t>Genomsnittlig pension, euro/mån</x:t>
   </x:si>
   <x:si>