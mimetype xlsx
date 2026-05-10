--- v1 (2026-04-20)
+++ v2 (2026-05-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd60e3aed94442de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/11583fca350b42ec92e776f5e7f2d33f.psmdcp" Id="Rf6718b4e16e44855" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5671358ba2ec4258" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/93ab78f341834be4b2684601c95e5adc.psmdcp" Id="R01cc91ece82b4636" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_79k1_alue2025" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="330" uniqueCount="330">
   <x:si>
     <x:t>Arbets- och folkpensionstagares medelpension efter bosättningsområde år 2025</x:t>
   </x:si>
   <x:si>
     <x:t>Genomsnittlig pension, euro/mån</x:t>
   </x:si>
   <x:si>