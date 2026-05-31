--- v2 (2026-05-10)
+++ v3 (2026-05-31)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5671358ba2ec4258" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/93ab78f341834be4b2684601c95e5adc.psmdcp" Id="R01cc91ece82b4636" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf858e18cc8bb480f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/245d40504248465eacc16bc644894554.psmdcp" Id="R96d81e1a047c494f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_79k1_alue2025" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="330" uniqueCount="330">
   <x:si>
     <x:t>Arbets- och folkpensionstagares medelpension efter bosättningsområde år 2025</x:t>
   </x:si>
   <x:si>
     <x:t>Genomsnittlig pension, euro/mån</x:t>
   </x:si>
   <x:si>