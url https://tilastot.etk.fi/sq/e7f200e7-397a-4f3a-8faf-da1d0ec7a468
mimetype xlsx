--- v3 (2026-05-31)
+++ v4 (2026-06-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf858e18cc8bb480f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/245d40504248465eacc16bc644894554.psmdcp" Id="R96d81e1a047c494f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0be7f188a31b4401" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/102e6b865192414faa586477a7393823.psmdcp" Id="Rb386f7d2f301466d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_79k1_alue2025" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="330" uniqueCount="330">
   <x:si>
     <x:t>Arbets- och folkpensionstagares medelpension efter bosättningsområde år 2025</x:t>
   </x:si>
   <x:si>
     <x:t>Genomsnittlig pension, euro/mån</x:t>
   </x:si>
   <x:si>