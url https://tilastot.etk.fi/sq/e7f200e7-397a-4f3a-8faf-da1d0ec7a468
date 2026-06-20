--- v4 (2026-06-20)
+++ v5 (2026-06-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0be7f188a31b4401" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/102e6b865192414faa586477a7393823.psmdcp" Id="Rb386f7d2f301466d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f6e7a09f78e4782" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e8ad78d2c3b047799427a72761db7c71.psmdcp" Id="Rb7ca3abb94fb4c78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_79k1_alue2025" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="330" uniqueCount="330">
   <x:si>
     <x:t>Arbets- och folkpensionstagares medelpension efter bosättningsområde år 2025</x:t>
   </x:si>
   <x:si>
     <x:t>Genomsnittlig pension, euro/mån</x:t>
   </x:si>
   <x:si>