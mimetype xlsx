--- v5 (2026-06-20)
+++ v6 (2026-07-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f6e7a09f78e4782" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e8ad78d2c3b047799427a72761db7c71.psmdcp" Id="Rb7ca3abb94fb4c78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55d017ef05774598" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dfe2902813104f55aad6efb33800e0dc.psmdcp" Id="R595595ea27c94b0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_79k1_alue2025" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="330" uniqueCount="330">
   <x:si>
     <x:t>Arbets- och folkpensionstagares medelpension efter bosättningsområde år 2025</x:t>
   </x:si>
   <x:si>
     <x:t>Genomsnittlig pension, euro/mån</x:t>
   </x:si>
   <x:si>