--- v6 (2026-07-10)
+++ v7 (2026-08-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55d017ef05774598" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dfe2902813104f55aad6efb33800e0dc.psmdcp" Id="R595595ea27c94b0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd307affac5804bc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/77b2428a99854a63991b29ea15da0ccd.psmdcp" Id="Rfeb8ef42b0354345" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_79k1_alue2025" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="330" uniqueCount="330">
   <x:si>
     <x:t>Arbets- och folkpensionstagares medelpension efter bosättningsområde år 2025</x:t>
   </x:si>
   <x:si>
     <x:t>Genomsnittlig pension, euro/mån</x:t>
   </x:si>
   <x:si>