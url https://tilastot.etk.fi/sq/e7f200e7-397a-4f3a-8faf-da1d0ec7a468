--- v7 (2026-08-19)
+++ v8 (2026-09-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd307affac5804bc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/77b2428a99854a63991b29ea15da0ccd.psmdcp" Id="Rfeb8ef42b0354345" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3fcb94652724389" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3cd47fb975ea488f8165d712cdea8787.psmdcp" Id="R15b5f760494142b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_79k1_alue2025" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="330" uniqueCount="330">
   <x:si>
     <x:t>Arbets- och folkpensionstagares medelpension efter bosättningsområde år 2025</x:t>
   </x:si>
   <x:si>
     <x:t>Genomsnittlig pension, euro/mån</x:t>
   </x:si>
   <x:si>