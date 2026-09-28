--- v8 (2026-09-08)
+++ v9 (2026-09-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3fcb94652724389" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3cd47fb975ea488f8165d712cdea8787.psmdcp" Id="R15b5f760494142b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fefb1c970ea4908" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f3bf68614916410e85b8ab3dd854e569.psmdcp" Id="R81a05504eb2d4b2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_79k1_alue2025" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="330" uniqueCount="330">
   <x:si>
     <x:t>Arbets- och folkpensionstagares medelpension efter bosättningsområde år 2025</x:t>
   </x:si>
   <x:si>
     <x:t>Genomsnittlig pension, euro/mån</x:t>
   </x:si>
   <x:si>