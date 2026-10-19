--- v9 (2026-09-28)
+++ v10 (2026-10-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fefb1c970ea4908" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f3bf68614916410e85b8ab3dd854e569.psmdcp" Id="R81a05504eb2d4b2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe4114692683499c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/28074003fd6a4b9f9ae8f525554b4e1d.psmdcp" Id="Rb658621fe3124774" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_79k1_alue2025" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="330" uniqueCount="330">
   <x:si>
     <x:t>Arbets- och folkpensionstagares medelpension efter bosättningsområde år 2025</x:t>
   </x:si>
   <x:si>
     <x:t>Genomsnittlig pension, euro/mån</x:t>
   </x:si>
   <x:si>