--- v10 (2026-10-19)
+++ v11 (2026-11-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe4114692683499c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/28074003fd6a4b9f9ae8f525554b4e1d.psmdcp" Id="Rb658621fe3124774" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3adc284a17214dfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/331980f762514a6a9d8a99ce184bbdd5.psmdcp" Id="R8aba9b99170f4872" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_79k1_alue2025" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="330" uniqueCount="330">
   <x:si>
     <x:t>Arbets- och folkpensionstagares medelpension efter bosättningsområde år 2025</x:t>
   </x:si>
   <x:si>
     <x:t>Genomsnittlig pension, euro/mån</x:t>
   </x:si>
   <x:si>