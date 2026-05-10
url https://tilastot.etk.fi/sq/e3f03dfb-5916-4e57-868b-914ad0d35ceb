--- v0 (2026-04-14)
+++ v1 (2026-05-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dd6c9bf8dbb4088" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/93ada966c4334a3695affbbfc137049f.psmdcp" Id="R654778e56b63443a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c5db7e48ded470a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b0c1dfbfccd6444c94e45a45fbd06fd1.psmdcp" Id="R041a5a0c9d8a49a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajat eläkelajeittain</x:t>
   </x:si>
   <x:si>
     <x:t>Miehet</x:t>
   </x:si>
   <x:si>