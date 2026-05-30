--- v1 (2026-05-10)
+++ v2 (2026-05-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c5db7e48ded470a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b0c1dfbfccd6444c94e45a45fbd06fd1.psmdcp" Id="R041a5a0c9d8a49a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R334bdd3014de4c93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/82c42fbc9e2f49a9a668f4e7dcfffef6.psmdcp" Id="Rde0a2e7906274d3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajat eläkelajeittain</x:t>
   </x:si>
   <x:si>
     <x:t>Miehet</x:t>
   </x:si>
   <x:si>