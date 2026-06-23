--- v2 (2026-05-30)
+++ v3 (2026-06-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R334bdd3014de4c93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/82c42fbc9e2f49a9a668f4e7dcfffef6.psmdcp" Id="Rde0a2e7906274d3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f982bccc3714a2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fcb22b56dfc54722b2714a3fdd3b76a3.psmdcp" Id="Rd334ab3165c3426d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajat eläkelajeittain</x:t>
   </x:si>
   <x:si>
     <x:t>Miehet</x:t>
   </x:si>
   <x:si>