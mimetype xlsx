--- v3 (2026-06-23)
+++ v4 (2026-07-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f982bccc3714a2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fcb22b56dfc54722b2714a3fdd3b76a3.psmdcp" Id="Rd334ab3165c3426d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf230fc096bc84e6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/00473c5f927d4767ac699524819adcf0.psmdcp" Id="R0af9faebc35344f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajat eläkelajeittain</x:t>
   </x:si>
   <x:si>
     <x:t>Miehet</x:t>
   </x:si>
   <x:si>