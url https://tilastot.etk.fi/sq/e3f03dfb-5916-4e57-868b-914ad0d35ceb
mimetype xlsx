--- v4 (2026-07-13)
+++ v5 (2026-08-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf230fc096bc84e6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/00473c5f927d4767ac699524819adcf0.psmdcp" Id="R0af9faebc35344f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47c1a07cffe147d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0a10c4e0b907411a9275e08aace912c6.psmdcp" Id="R3a0ad4f879194ff1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajat eläkelajeittain</x:t>
   </x:si>
   <x:si>
     <x:t>Miehet</x:t>
   </x:si>
   <x:si>