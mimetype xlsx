--- v5 (2026-08-03)
+++ v6 (2026-08-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47c1a07cffe147d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0a10c4e0b907411a9275e08aace912c6.psmdcp" Id="R3a0ad4f879194ff1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fb2912d1a624057" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2d9815911f3742ed967e51f2d7c847a1.psmdcp" Id="Rc0ef0c6e15b44a60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajat eläkelajeittain</x:t>
   </x:si>
   <x:si>
     <x:t>Miehet</x:t>
   </x:si>
   <x:si>