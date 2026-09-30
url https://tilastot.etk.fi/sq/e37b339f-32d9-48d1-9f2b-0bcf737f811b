--- v8 (2026-09-07)
+++ v9 (2026-09-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra93e1704c289475b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a9dfcd18eebe44f0918fa84c9b4ceb32.psmdcp" Id="Ra69c6093a9314cf6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0947606c4be2457c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c0b9f7134c1e44b599395c4e63cb4164.psmdcp" Id="R2b6cfb0e8ec44c54" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k00_aikas" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
   <x:si>
     <x:t>Arbets- och folkpensionstagares medelpension åren 1981-2025</x:t>
   </x:si>
   <x:si>
     <x:t>Genomsnittlig pension, euro/mån</x:t>
   </x:si>
   <x:si>