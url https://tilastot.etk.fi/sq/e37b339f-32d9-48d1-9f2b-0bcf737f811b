--- v9 (2026-09-30)
+++ v10 (2026-10-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0947606c4be2457c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c0b9f7134c1e44b599395c4e63cb4164.psmdcp" Id="R2b6cfb0e8ec44c54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R024ab570583a449d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0ca989e39d174ed0bca87c48c8304528.psmdcp" Id="R50e57bf537184bac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k00_aikas" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
   <x:si>
     <x:t>Arbets- och folkpensionstagares medelpension åren 1981-2025</x:t>
   </x:si>
   <x:si>
     <x:t>Genomsnittlig pension, euro/mån</x:t>
   </x:si>
   <x:si>