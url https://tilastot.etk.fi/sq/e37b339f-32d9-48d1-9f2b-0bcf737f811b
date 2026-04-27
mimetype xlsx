--- v0 (2026-04-07)
+++ v1 (2026-04-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04516447a69f410a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7b6217d736074ddabf17366cc3714c72.psmdcp" Id="R3c0cfd00d94a4e1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra96d03b738e240b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7c7fb824dd0d48c0955ed15e3291d7dd.psmdcp" Id="R1be5b4828ad44e45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k00_aikas" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
   <x:si>
     <x:t>Arbets- och folkpensionstagares medelpension åren 1981-2025</x:t>
   </x:si>
   <x:si>
     <x:t>Genomsnittlig pension, euro/mån</x:t>
   </x:si>
   <x:si>