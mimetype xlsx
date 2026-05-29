--- v1 (2026-04-27)
+++ v2 (2026-05-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra96d03b738e240b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7c7fb824dd0d48c0955ed15e3291d7dd.psmdcp" Id="R1be5b4828ad44e45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3979da1f8ba3498e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fe41b359ea6d40e6806a32891b6f8188.psmdcp" Id="R05751b4cfccc447a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k00_aikas" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
   <x:si>
     <x:t>Arbets- och folkpensionstagares medelpension åren 1981-2025</x:t>
   </x:si>
   <x:si>
     <x:t>Genomsnittlig pension, euro/mån</x:t>
   </x:si>
   <x:si>