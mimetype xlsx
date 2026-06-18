--- v2 (2026-05-29)
+++ v3 (2026-06-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3979da1f8ba3498e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fe41b359ea6d40e6806a32891b6f8188.psmdcp" Id="R05751b4cfccc447a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd9db24c36f94c48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/138bc96e24374c4fbc4724f4703ce726.psmdcp" Id="Rabbfd9ca36d5436f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k00_aikas" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
   <x:si>
     <x:t>Arbets- och folkpensionstagares medelpension åren 1981-2025</x:t>
   </x:si>
   <x:si>
     <x:t>Genomsnittlig pension, euro/mån</x:t>
   </x:si>
   <x:si>