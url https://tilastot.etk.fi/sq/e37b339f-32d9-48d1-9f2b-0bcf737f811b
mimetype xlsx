--- v3 (2026-06-18)
+++ v4 (2026-06-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd9db24c36f94c48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/138bc96e24374c4fbc4724f4703ce726.psmdcp" Id="Rabbfd9ca36d5436f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e7cdfaff6e74f94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f66f708510fb4ad29ab2cc22754ded00.psmdcp" Id="R49587541f69b4596" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k00_aikas" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
   <x:si>
     <x:t>Arbets- och folkpensionstagares medelpension åren 1981-2025</x:t>
   </x:si>
   <x:si>
     <x:t>Genomsnittlig pension, euro/mån</x:t>
   </x:si>
   <x:si>