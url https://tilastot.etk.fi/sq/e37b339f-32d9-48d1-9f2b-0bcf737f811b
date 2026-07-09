--- v4 (2026-06-18)
+++ v5 (2026-07-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e7cdfaff6e74f94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f66f708510fb4ad29ab2cc22754ded00.psmdcp" Id="R49587541f69b4596" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48abc29ceda04b93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bb1ba2b396b649efad8c35c88a786f71.psmdcp" Id="Rddea4aaae15b4cbb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k00_aikas" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
   <x:si>
     <x:t>Arbets- och folkpensionstagares medelpension åren 1981-2025</x:t>
   </x:si>
   <x:si>
     <x:t>Genomsnittlig pension, euro/mån</x:t>
   </x:si>
   <x:si>