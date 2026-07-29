--- v5 (2026-07-09)
+++ v6 (2026-07-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48abc29ceda04b93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bb1ba2b396b649efad8c35c88a786f71.psmdcp" Id="Rddea4aaae15b4cbb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e535fcc8cc2450a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/048bec7301c842b28a364c02f27965d8.psmdcp" Id="Rb54f69aa29114c4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k00_aikas" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
   <x:si>
     <x:t>Arbets- och folkpensionstagares medelpension åren 1981-2025</x:t>
   </x:si>
   <x:si>
     <x:t>Genomsnittlig pension, euro/mån</x:t>
   </x:si>
   <x:si>