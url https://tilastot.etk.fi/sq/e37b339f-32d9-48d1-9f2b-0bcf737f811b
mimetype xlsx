--- v6 (2026-07-29)
+++ v7 (2026-08-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e535fcc8cc2450a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/048bec7301c842b28a364c02f27965d8.psmdcp" Id="Rb54f69aa29114c4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R031ac31b3184496f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0acf99b064b849b28362700d1bbbde4d.psmdcp" Id="Rf0c1563b328a47f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k00_aikas" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
   <x:si>
     <x:t>Arbets- och folkpensionstagares medelpension åren 1981-2025</x:t>
   </x:si>
   <x:si>
     <x:t>Genomsnittlig pension, euro/mån</x:t>
   </x:si>
   <x:si>