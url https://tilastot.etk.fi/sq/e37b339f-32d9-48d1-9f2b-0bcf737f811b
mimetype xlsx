--- v7 (2026-08-18)
+++ v8 (2026-09-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R031ac31b3184496f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0acf99b064b849b28362700d1bbbde4d.psmdcp" Id="Rf0c1563b328a47f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra93e1704c289475b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a9dfcd18eebe44f0918fa84c9b4ceb32.psmdcp" Id="Ra69c6093a9314cf6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k00_aikas" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
   <x:si>
     <x:t>Arbets- och folkpensionstagares medelpension åren 1981-2025</x:t>
   </x:si>
   <x:si>
     <x:t>Genomsnittlig pension, euro/mån</x:t>
   </x:si>
   <x:si>