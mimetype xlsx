--- v4 (2026-03-15)
+++ v5 (2026-04-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88ec0efd051940e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8872a01dec7c47b48db243b2d907254c.psmdcp" Id="R8b03562da94846ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72d9da30c129497c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a9c7cfcb2b8e48e681c5f38a385b5f6c.psmdcp" Id="R44602120fd574e9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="lah1_20tod_hryhma" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <x:si>
     <x:t>Beviljade intyg om rätt att omfattas av finländsk social trygghet under utlandsarbete</x:t>
   </x:si>
   <x:si>
     <x:t>Män</x:t>
   </x:si>
   <x:si>