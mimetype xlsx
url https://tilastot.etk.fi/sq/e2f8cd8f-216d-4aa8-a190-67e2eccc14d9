--- v5 (2026-04-11)
+++ v6 (2026-05-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72d9da30c129497c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a9c7cfcb2b8e48e681c5f38a385b5f6c.psmdcp" Id="R44602120fd574e9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7310fdf515d64d4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0db332f03c194c2aabbebaa282b9099e.psmdcp" Id="R8158d0ad9ef44e83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="lah1_20tod_hryhma" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <x:si>
     <x:t>Beviljade intyg om rätt att omfattas av finländsk social trygghet under utlandsarbete</x:t>
   </x:si>
   <x:si>
     <x:t>Män</x:t>
   </x:si>
   <x:si>
@@ -67,51 +67,51 @@
   <x:si>
     <x:t>2018</x:t>
   </x:si>
   <x:si>
     <x:t>2019</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
   </x:si>
   <x:si>
     <x:t>2025</x:t>
   </x:si>
   <x:si>
-    <x:t>Statistikbeskrivningen, begreppen och definitionerna samt kvalitetsbeskrivningen finns tillgängliga på Etk.fi. &lt;A HREF=https://etk.fi/sv/forskning-statistik-och-prognoser/statistik/utsanda-arbetstagare/&gt;&lt;u&gt;Gå till webbsidan för statistiken Statistik över försäkring av utlandsarbete och över utsända arbetstagare på Etk.fi.&lt;/u&gt;&lt;/A&gt;</x:t>
+    <x:t>Statistikbeskrivningen, begreppen och definitionerna samt kvalitetsbeskrivningen finns tillgängliga på Etk.fi. &lt;A HREF=https://www.etk.fi/sv/forskning-statistik-och-prognoser/statistik/arbetspensionsforsakring-och-arbete/statistik-over-forsakring-av-utlandsarbete-och-over-utsanda-arbetstagare/&gt;&lt;u&gt;Gå till webbsidan för statistiken Statistik över försäkring av utlandsarbete och över utsända arbetstagare på Etk.fi.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>En person kan få flera intyg under samma år.</x:t>
   </x:si>
   <x:si>
     <x:t>Symboler i tabellen:
 - = inga fall eller logiskt omöjligt
 .. = uppgift ej tillgänglig eller utesluten p.g.a. det ringa antalet fall</x:t>
   </x:si>
   <x:si>
     <x:t>Senaste uppdatering:</x:t>
   </x:si>
   <x:si>
     <x:t>20260129 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Källa:</x:t>
   </x:si>
   <x:si>
     <x:t>Pensionsskyddscentralen</x:t>
   </x:si>
   <x:si>
     <x:t>Kontaktperson:</x:t>
   </x:si>
   <x:si>