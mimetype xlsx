--- v6 (2026-05-01)
+++ v7 (2026-05-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7310fdf515d64d4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0db332f03c194c2aabbebaa282b9099e.psmdcp" Id="R8158d0ad9ef44e83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbaeadfb5cb7641d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dfc3736c09b44bcc9518a5e83df41ef2.psmdcp" Id="Rd51e5a5186044ee2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="lah1_20tod_hryhma" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <x:si>
     <x:t>Beviljade intyg om rätt att omfattas av finländsk social trygghet under utlandsarbete</x:t>
   </x:si>
   <x:si>
     <x:t>Män</x:t>
   </x:si>
   <x:si>