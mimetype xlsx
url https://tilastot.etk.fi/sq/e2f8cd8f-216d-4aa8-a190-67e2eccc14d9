--- v7 (2026-05-21)
+++ v8 (2026-06-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbaeadfb5cb7641d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dfc3736c09b44bcc9518a5e83df41ef2.psmdcp" Id="Rd51e5a5186044ee2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdaf1a7ecc41445cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d7c5e0d31c4b4cd4bfed4e37bce87bc0.psmdcp" Id="Rf7cd6a516fde49ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="lah1_20tod_hryhma" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <x:si>
     <x:t>Beviljade intyg om rätt att omfattas av finländsk social trygghet under utlandsarbete</x:t>
   </x:si>
   <x:si>
     <x:t>Män</x:t>
   </x:si>
   <x:si>