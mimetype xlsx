--- v8 (2026-06-11)
+++ v9 (2026-06-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdaf1a7ecc41445cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d7c5e0d31c4b4cd4bfed4e37bce87bc0.psmdcp" Id="Rf7cd6a516fde49ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R165a50cbca064ad3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a0eb3b3a5a76401d817723b64d5382c5.psmdcp" Id="R1e83099669c9434e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="lah1_20tod_hryhma" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <x:si>
     <x:t>Beviljade intyg om rätt att omfattas av finländsk social trygghet under utlandsarbete</x:t>
   </x:si>
   <x:si>
     <x:t>Män</x:t>
   </x:si>
   <x:si>