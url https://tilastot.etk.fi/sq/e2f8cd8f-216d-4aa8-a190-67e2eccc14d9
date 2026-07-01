--- v9 (2026-06-11)
+++ v10 (2026-07-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R165a50cbca064ad3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a0eb3b3a5a76401d817723b64d5382c5.psmdcp" Id="R1e83099669c9434e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35588dfceb2d46be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a7612527c4a3451d86db883def26fdc4.psmdcp" Id="R0c505ec4ae174393" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="lah1_20tod_hryhma" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <x:si>
     <x:t>Beviljade intyg om rätt att omfattas av finländsk social trygghet under utlandsarbete</x:t>
   </x:si>
   <x:si>
     <x:t>Män</x:t>
   </x:si>
   <x:si>