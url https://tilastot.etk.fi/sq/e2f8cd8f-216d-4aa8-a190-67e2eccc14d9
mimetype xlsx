--- v10 (2026-07-01)
+++ v11 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35588dfceb2d46be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a7612527c4a3451d86db883def26fdc4.psmdcp" Id="R0c505ec4ae174393" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bbacbc30f69444a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/56f1a79e5b3440a7a46d79f4ffab3a82.psmdcp" Id="Re3809002ee294abb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="lah1_20tod_hryhma" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <x:si>
     <x:t>Beviljade intyg om rätt att omfattas av finländsk social trygghet under utlandsarbete</x:t>
   </x:si>
   <x:si>
     <x:t>Män</x:t>
   </x:si>
   <x:si>