--- v11 (2026-07-22)
+++ v12 (2026-08-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bbacbc30f69444a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/56f1a79e5b3440a7a46d79f4ffab3a82.psmdcp" Id="Re3809002ee294abb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ac618f36f264cf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/391a966f12a64f3190d13c3aada79254.psmdcp" Id="Rb96e4bb3da374089" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="lah1_20tod_hryhma" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <x:si>
     <x:t>Beviljade intyg om rätt att omfattas av finländsk social trygghet under utlandsarbete</x:t>
   </x:si>
   <x:si>
     <x:t>Män</x:t>
   </x:si>
   <x:si>