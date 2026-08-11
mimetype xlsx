--- v12 (2026-08-11)
+++ v13 (2026-08-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ac618f36f264cf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/391a966f12a64f3190d13c3aada79254.psmdcp" Id="Rb96e4bb3da374089" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd76f7034bc6a4e0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/105cca7463b9422ca15e2dcaa9cc5daa.psmdcp" Id="Raf32425b49c64141" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="lah1_20tod_hryhma" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <x:si>
     <x:t>Beviljade intyg om rätt att omfattas av finländsk social trygghet under utlandsarbete</x:t>
   </x:si>
   <x:si>
     <x:t>Män</x:t>
   </x:si>
   <x:si>