--- v13 (2026-08-11)
+++ v14 (2026-08-31)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd76f7034bc6a4e0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/105cca7463b9422ca15e2dcaa9cc5daa.psmdcp" Id="Raf32425b49c64141" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc77902196881477a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4a8592b3f2534febb430cc15f7fee31a.psmdcp" Id="Re56bc7f7c3714e86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="lah1_20tod_hryhma" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
   <x:si>
     <x:t>Beviljade intyg om rätt att omfattas av finländsk social trygghet under utlandsarbete</x:t>
   </x:si>
   <x:si>
     <x:t>Män</x:t>
   </x:si>
   <x:si>