--- v0 (2026-04-07)
+++ v1 (2026-04-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ee1765308a246ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b75af97106954f2a98a2e3f7d7a74478.psmdcp" Id="Rb9e6acf81b604a08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78b9112055c54f53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d506e030eb214d86a90b529f6a12bb3f.psmdcp" Id="R3cfe8cf167e643be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k04_rak" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <x:si>
     <x:t>Arbets- och folkpensionstagare efter pensionsstruktur</x:t>
   </x:si>
   <x:si>
     <x:t>Får både arbets- och FPA-pension</x:t>
   </x:si>
   <x:si>