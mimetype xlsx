--- v1 (2026-04-27)
+++ v2 (2026-05-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78b9112055c54f53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d506e030eb214d86a90b529f6a12bb3f.psmdcp" Id="R3cfe8cf167e643be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75ed3da1b1f84ff7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0a26a4e8d43344bd86d77b00efacdd61.psmdcp" Id="Rfa43487c1c074b90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k04_rak" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <x:si>
     <x:t>Arbets- och folkpensionstagare efter pensionsstruktur</x:t>
   </x:si>
   <x:si>
     <x:t>Får både arbets- och FPA-pension</x:t>
   </x:si>
   <x:si>