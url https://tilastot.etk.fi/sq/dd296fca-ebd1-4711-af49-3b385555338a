--- v2 (2026-05-29)
+++ v3 (2026-06-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75ed3da1b1f84ff7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0a26a4e8d43344bd86d77b00efacdd61.psmdcp" Id="Rfa43487c1c074b90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4257843c130540aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/62c86683a64c4b8ab17364a1367cdbd4.psmdcp" Id="Rf07c8933f41d4ccf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k04_rak" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <x:si>
     <x:t>Arbets- och folkpensionstagare efter pensionsstruktur</x:t>
   </x:si>
   <x:si>
     <x:t>Får både arbets- och FPA-pension</x:t>
   </x:si>
   <x:si>