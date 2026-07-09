--- v3 (2026-06-18)
+++ v4 (2026-07-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4257843c130540aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/62c86683a64c4b8ab17364a1367cdbd4.psmdcp" Id="Rf07c8933f41d4ccf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3032fa53bd504b24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fdb817695e0a47f38e5e6fdbe71f3712.psmdcp" Id="R3dc0ca75eb4f42ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k04_rak" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <x:si>
     <x:t>Arbets- och folkpensionstagare efter pensionsstruktur</x:t>
   </x:si>
   <x:si>
     <x:t>Får både arbets- och FPA-pension</x:t>
   </x:si>
   <x:si>