--- v4 (2026-07-09)
+++ v5 (2026-07-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3032fa53bd504b24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fdb817695e0a47f38e5e6fdbe71f3712.psmdcp" Id="R3dc0ca75eb4f42ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5994145e86c4a30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fe8b8e1cb250486397c90a5f802ac238.psmdcp" Id="R625b4ce57ff84150" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k04_rak" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <x:si>
     <x:t>Arbets- och folkpensionstagare efter pensionsstruktur</x:t>
   </x:si>
   <x:si>
     <x:t>Får både arbets- och FPA-pension</x:t>
   </x:si>
   <x:si>