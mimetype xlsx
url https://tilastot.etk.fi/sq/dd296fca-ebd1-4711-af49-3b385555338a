--- v5 (2026-07-09)
+++ v6 (2026-07-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5994145e86c4a30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fe8b8e1cb250486397c90a5f802ac238.psmdcp" Id="R625b4ce57ff84150" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67ad078e9278490f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a470a9871ba041f48b8ea7322fe50c3f.psmdcp" Id="Ra00d7af80b494c2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k04_rak" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <x:si>
     <x:t>Arbets- och folkpensionstagare efter pensionsstruktur</x:t>
   </x:si>
   <x:si>
     <x:t>Får både arbets- och FPA-pension</x:t>
   </x:si>
   <x:si>