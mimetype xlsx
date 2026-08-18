--- v6 (2026-07-29)
+++ v7 (2026-08-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67ad078e9278490f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a470a9871ba041f48b8ea7322fe50c3f.psmdcp" Id="Ra00d7af80b494c2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re939e409ccdb4572" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e186f54c5eac4cd1bfb81884cb724d0b.psmdcp" Id="Rdb3f9ed3319143ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k04_rak" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <x:si>
     <x:t>Arbets- och folkpensionstagare efter pensionsstruktur</x:t>
   </x:si>
   <x:si>
     <x:t>Får både arbets- och FPA-pension</x:t>
   </x:si>
   <x:si>