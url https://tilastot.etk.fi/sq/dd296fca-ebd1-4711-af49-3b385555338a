--- v7 (2026-08-18)
+++ v8 (2026-09-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re939e409ccdb4572" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e186f54c5eac4cd1bfb81884cb724d0b.psmdcp" Id="Rdb3f9ed3319143ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96f4017e67bf44ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4444f91289e3458d9573dfa49d7d1d90.psmdcp" Id="Rf1056ec934a44d4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k04_rak" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="40">
   <x:si>
     <x:t>Arbets- och folkpensionstagare efter pensionsstruktur</x:t>
   </x:si>
   <x:si>
     <x:t>Får både arbets- och FPA-pension</x:t>
   </x:si>
   <x:si>