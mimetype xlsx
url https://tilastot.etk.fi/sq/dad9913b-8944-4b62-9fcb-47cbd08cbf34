--- v3 (2026-03-09)
+++ v4 (2026-04-09)
@@ -1,69 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53a9855c5baa4120" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/95a497507add4f6a8d81d3c459e91d9c.psmdcp" Id="R1c153f4965f8454b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fc79a8014284e05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0a3f0d3890cd414699161f9c648ba04b.psmdcp" Id="R948ac4d21b544d64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajien keskieläke</x:t>
   </x:si>
   <x:si>
     <x:t>Eläkkeensaajien lukumäärä, lkm</x:t>
   </x:si>
   <x:si>
     <x:t>Keskieläke, euroa/kk</x:t>
   </x:si>
   <x:si>
-    <x:t>2024</x:t>
+    <x:t>2025</x:t>
   </x:si>
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajat</x:t>
   </x:si>
   <x:si>
     <x:t>Suomessa asuvat</x:t>
   </x:si>
   <x:si>
     <x:t>Omaeläkkeensaajat (pl. osa-aikaeläke ja ositt. varh. vanhuuseläke), kokonaiseläke</x:t>
   </x:si>
   <x:si>
     <x:t>Kaikki ikäluokat</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>
     <x:t>16 - 19</x:t>
   </x:si>
   <x:si>
     <x:t>20 - 24</x:t>
   </x:si>
   <x:si>
     <x:t>25 - 29</x:t>
   </x:si>
@@ -91,72 +91,72 @@
   <x:si>
     <x:t>65 - 69</x:t>
   </x:si>
   <x:si>
     <x:t>70 - 74</x:t>
   </x:si>
   <x:si>
     <x:t>75 - 79</x:t>
   </x:si>
   <x:si>
     <x:t>80 - 84</x:t>
   </x:si>
   <x:si>
     <x:t>85 - 89</x:t>
   </x:si>
   <x:si>
     <x:t>90 - 94</x:t>
   </x:si>
   <x:si>
     <x:t>95 - 99</x:t>
   </x:si>
   <x:si>
     <x:t>100 -</x:t>
   </x:si>
   <x:si>
-    <x:t>Tilaston kuvaus, käsitteet ja määritelmät sekä laatuseloste ovat saatavilla Etk.fi-palvelussa. &lt;A HREF=https://etk.fi/tutkimus-tilastot-ja-ennusteet/tilastot/kaikki-elakkeensaajat/&gt;&lt;u&gt;Siirry Tilasto Suomen eläkkeensaajista -tilaston verkkosivulle Etk.fi-palveluun.&lt;/u&gt;&lt;/A&gt;</x:t>
+    <x:t>Tilaston kuvaus, käsitteet ja määritelmät sekä laatuseloste ovat saatavilla Etk.fi-palvelussa. &lt;A HREF=https://www.etk.fi/tutkimus-tilastot-ja-ennusteet/tilastot/elakkeensaajat-ja-elakemenot/tilasto-suomen-elakkeensaajista/&gt;&lt;u&gt;Siirry Tilasto Suomen eläkkeensaajista -tilaston verkkosivulle Etk.fi-palveluun.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Keskieläke on bruttoeläkkeiden aritmeettinen keskiarvo tilastovuoden tasossa, euroa kuukaudessa.</x:t>
   </x:si>
   <x:si>
     <x:t>Taulukon eri eläkelajit eivät ole yhteenlaskettavissa, koska henkilön on mahdollista saada samanaikaisesti usean eläkelajin mukaista eläkettä.</x:t>
   </x:si>
   <x:si>
     <x:t>Tilastovuodesta 2020 lähtien nollan euron suuruiset perhe-eläkkeet (lesken eläke ja lapsen eläke) eivät enää sisälly tilastoon.</x:t>
   </x:si>
   <x:si>
     <x:t>Taulukossa käytetyt merkinnät:
 0 = suure pienempi kuin puolet käytetystä yksiköstä
 - = ei tapauksia tai loogisesti mahdoton
 .. = tietoa ei ole saatavissa tai sitä ei julkaista tapausten vähäisyyden vuoksi</x:t>
   </x:si>
   <x:si>
     <x:t>Päivitetty viimeksi:</x:t>
   </x:si>
   <x:si>
-    <x:t>20250327 07:30</x:t>
+    <x:t>20260331 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lähde:</x:t>
   </x:si>
   <x:si>
     <x:t>Eläketurvakeskus, Kansaneläkelaitos</x:t>
   </x:si>
   <x:si>
     <x:t>Yhteystiedot:</x:t>
   </x:si>
   <x:si>
     <x:t>Eläketurvakeskus, Tilastopalvelu, tilastot(at)etk.fi</x:t>
   </x:si>
   <x:si>
     <x:t>Tekijänoikeus</x:t>
   </x:si>
   <x:si>
     <x:t>Yksikkö:</x:t>
   </x:si>
   <x:si>
     <x:t>Lkm, euroa/kk</x:t>
   </x:si>
   <x:si>
     <x:t>Sisäinen viitekoodi:</x:t>
   </x:si>
@@ -584,306 +584,306 @@
       </x:c>
       <x:c r="H3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:8">
       <x:c r="A4" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D4" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F4" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
-        <x:v>1509935</x:v>
+        <x:v>1510940</x:v>
       </x:c>
       <x:c r="H4" s="3" t="n">
-        <x:v>2100</x:v>
+        <x:v>2138</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:8">
       <x:c r="E5" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="G5" s="3" t="n">
-        <x:v>1930</x:v>
+        <x:v>1642</x:v>
       </x:c>
       <x:c r="H5" s="3" t="n">
-        <x:v>970</x:v>
+        <x:v>982</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:8">
       <x:c r="E6" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F6" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="G6" s="3" t="n">
-        <x:v>5860</x:v>
+        <x:v>5729</x:v>
       </x:c>
       <x:c r="H6" s="3" t="n">
-        <x:v>976</x:v>
+        <x:v>988</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:8">
       <x:c r="E7" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F7" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="G7" s="3" t="n">
-        <x:v>8006</x:v>
+        <x:v>7826</x:v>
       </x:c>
       <x:c r="H7" s="3" t="n">
-        <x:v>1021</x:v>
+        <x:v>1032</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:8">
       <x:c r="E8" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F8" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="G8" s="3" t="n">
-        <x:v>10098</x:v>
+        <x:v>10150</x:v>
       </x:c>
       <x:c r="H8" s="3" t="n">
-        <x:v>1097</x:v>
+        <x:v>1108</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:8">
       <x:c r="E9" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="F9" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="G9" s="3" t="n">
-        <x:v>10583</x:v>
+        <x:v>10800</x:v>
       </x:c>
       <x:c r="H9" s="3" t="n">
-        <x:v>1202</x:v>
+        <x:v>1213</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:8">
       <x:c r="E10" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F10" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="G10" s="3" t="n">
-        <x:v>12833</x:v>
+        <x:v>13006</x:v>
       </x:c>
       <x:c r="H10" s="3" t="n">
-        <x:v>1269</x:v>
+        <x:v>1293</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:8">
       <x:c r="E11" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F11" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="G11" s="3" t="n">
-        <x:v>14864</x:v>
+        <x:v>14988</x:v>
       </x:c>
       <x:c r="H11" s="3" t="n">
-        <x:v>1357</x:v>
+        <x:v>1374</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:8">
       <x:c r="E12" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F12" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="G12" s="3" t="n">
-        <x:v>18638</x:v>
+        <x:v>18137</x:v>
       </x:c>
       <x:c r="H12" s="3" t="n">
-        <x:v>1401</x:v>
+        <x:v>1424</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:8">
       <x:c r="E13" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F13" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="G13" s="3" t="n">
-        <x:v>34215</x:v>
+        <x:v>32005</x:v>
       </x:c>
       <x:c r="H13" s="3" t="n">
-        <x:v>1528</x:v>
+        <x:v>1538</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:8">
       <x:c r="E14" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F14" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="G14" s="3" t="n">
-        <x:v>86731</x:v>
+        <x:v>75102</x:v>
       </x:c>
       <x:c r="H14" s="3" t="n">
-        <x:v>1739</x:v>
+        <x:v>1714</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:8">
       <x:c r="E15" s="2" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F15" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="G15" s="3" t="n">
-        <x:v>324977</x:v>
+        <x:v>320804</x:v>
       </x:c>
       <x:c r="H15" s="3" t="n">
-        <x:v>2128</x:v>
+        <x:v>2145</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:8">
       <x:c r="E16" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F16" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="G16" s="3" t="n">
-        <x:v>329782</x:v>
+        <x:v>327247</x:v>
       </x:c>
       <x:c r="H16" s="3" t="n">
-        <x:v>2221</x:v>
+        <x:v>2250</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:8">
       <x:c r="E17" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F17" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="G17" s="3" t="n">
-        <x:v>309198</x:v>
+        <x:v>313031</x:v>
       </x:c>
       <x:c r="H17" s="3" t="n">
-        <x:v>2281</x:v>
+        <x:v>2305</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:8">
       <x:c r="E18" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F18" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="G18" s="3" t="n">
-        <x:v>172222</x:v>
+        <x:v>189297</x:v>
       </x:c>
       <x:c r="H18" s="3" t="n">
-        <x:v>2258</x:v>
+        <x:v>2330</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:8">
       <x:c r="E19" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F19" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="G19" s="3" t="n">
-        <x:v>109994</x:v>
+        <x:v>109292</x:v>
       </x:c>
       <x:c r="H19" s="3" t="n">
-        <x:v>2097</x:v>
+        <x:v>2169</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:8">
       <x:c r="E20" s="2" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="F20" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="G20" s="3" t="n">
-        <x:v>46875</x:v>
+        <x:v>47862</x:v>
       </x:c>
       <x:c r="H20" s="3" t="n">
-        <x:v>1977</x:v>
+        <x:v>2050</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:8">
       <x:c r="E21" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="F21" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="G21" s="3" t="n">
-        <x:v>11945</x:v>
+        <x:v>12694</x:v>
       </x:c>
       <x:c r="H21" s="3" t="n">
-        <x:v>1847</x:v>
+        <x:v>1901</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:8">
       <x:c r="E22" s="2" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F22" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="G22" s="3" t="n">
-        <x:v>1184</x:v>
+        <x:v>1328</x:v>
       </x:c>
       <x:c r="H22" s="3" t="n">
-        <x:v>1824</x:v>
+        <x:v>1866</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:8">
       <x:c r="A24" s="4" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:8">
       <x:c r="A25" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:8">
       <x:c r="A26" s="4" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:8">
       <x:c r="A27" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:8">
       <x:c r="A28" s="4" t="s">
         <x:v>31</x:v>