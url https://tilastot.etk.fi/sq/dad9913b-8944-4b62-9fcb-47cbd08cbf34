--- v4 (2026-04-09)
+++ v5 (2026-05-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fc79a8014284e05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0a3f0d3890cd414699161f9c648ba04b.psmdcp" Id="R948ac4d21b544d64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1d102098f154817" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b995b759c48248059e6a788c584a66e4.psmdcp" Id="Re8fe97f3d05f45e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajien keskieläke</x:t>
   </x:si>
   <x:si>
     <x:t>Eläkkeensaajien lukumäärä, lkm</x:t>
   </x:si>
   <x:si>