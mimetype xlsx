--- v5 (2026-05-03)
+++ v6 (2026-05-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1d102098f154817" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b995b759c48248059e6a788c584a66e4.psmdcp" Id="Re8fe97f3d05f45e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b03105fc32d4156" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f40e5b83eb0e403eb50daf2e07af48c2.psmdcp" Id="Rff14c139669c4aff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajien keskieläke</x:t>
   </x:si>
   <x:si>
     <x:t>Eläkkeensaajien lukumäärä, lkm</x:t>
   </x:si>
   <x:si>