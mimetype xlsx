--- v6 (2026-05-03)
+++ v7 (2026-05-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b03105fc32d4156" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f40e5b83eb0e403eb50daf2e07af48c2.psmdcp" Id="Rff14c139669c4aff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R303e55b986c84429" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5c7871ddc2d6479b997f13055fd602ef.psmdcp" Id="Rf45f2365a42c4ad1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajien keskieläke</x:t>
   </x:si>
   <x:si>
     <x:t>Eläkkeensaajien lukumäärä, lkm</x:t>
   </x:si>
   <x:si>