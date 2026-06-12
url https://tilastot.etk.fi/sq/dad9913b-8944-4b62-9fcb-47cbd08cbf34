--- v7 (2026-05-23)
+++ v8 (2026-06-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R303e55b986c84429" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5c7871ddc2d6479b997f13055fd602ef.psmdcp" Id="Rf45f2365a42c4ad1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ba371a32a8b4d37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8d922c3eea334029935f5d4c17b329fb.psmdcp" Id="Rdd8438a3561046de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajien keskieläke</x:t>
   </x:si>
   <x:si>
     <x:t>Eläkkeensaajien lukumäärä, lkm</x:t>
   </x:si>
   <x:si>