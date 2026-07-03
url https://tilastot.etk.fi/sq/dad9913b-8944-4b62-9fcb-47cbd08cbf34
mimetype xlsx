--- v8 (2026-06-12)
+++ v9 (2026-07-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ba371a32a8b4d37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8d922c3eea334029935f5d4c17b329fb.psmdcp" Id="Rdd8438a3561046de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50cc8ee4aa2d49a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/637e813638bd411aa3334a46db7440cd.psmdcp" Id="R77262cdc832441f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajien keskieläke</x:t>
   </x:si>
   <x:si>
     <x:t>Eläkkeensaajien lukumäärä, lkm</x:t>
   </x:si>
   <x:si>