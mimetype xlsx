--- v9 (2026-07-03)
+++ v10 (2026-07-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50cc8ee4aa2d49a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/637e813638bd411aa3334a46db7440cd.psmdcp" Id="R77262cdc832441f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5aca8cca705846c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9688bd3d206345b596718fe0556026da.psmdcp" Id="Re2321aed84d1403c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajien keskieläke</x:t>
   </x:si>
   <x:si>
     <x:t>Eläkkeensaajien lukumäärä, lkm</x:t>
   </x:si>
   <x:si>