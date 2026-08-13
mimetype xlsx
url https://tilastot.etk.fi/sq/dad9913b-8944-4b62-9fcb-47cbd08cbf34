--- v10 (2026-07-24)
+++ v11 (2026-08-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5aca8cca705846c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9688bd3d206345b596718fe0556026da.psmdcp" Id="Re2321aed84d1403c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4e9ea66d1a04537" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/98d8d20daab0469ea52a3db22a1819db.psmdcp" Id="R080c4c13c6344a13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajien keskieläke</x:t>
   </x:si>
   <x:si>
     <x:t>Eläkkeensaajien lukumäärä, lkm</x:t>
   </x:si>
   <x:si>