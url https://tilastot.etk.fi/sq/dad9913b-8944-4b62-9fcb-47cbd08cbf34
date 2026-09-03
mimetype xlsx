--- v11 (2026-08-13)
+++ v12 (2026-09-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4e9ea66d1a04537" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/98d8d20daab0469ea52a3db22a1819db.psmdcp" Id="R080c4c13c6344a13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R173bc8214af24df6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/224e19479acc40268732c4bdc33011cd.psmdcp" Id="R607336e25f954c98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajien keskieläke</x:t>
   </x:si>
   <x:si>
     <x:t>Eläkkeensaajien lukumäärä, lkm</x:t>
   </x:si>
   <x:si>