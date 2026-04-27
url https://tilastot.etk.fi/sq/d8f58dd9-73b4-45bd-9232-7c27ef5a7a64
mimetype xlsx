--- v0 (2026-04-07)
+++ v1 (2026-04-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0da9acf6366407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d16eca9a6b804beb8d3322621490d00a.psmdcp" Id="Rc3d870cab776492f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90939971917f44f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c86768dc1cd64cffb6854e99cbaae0e5.psmdcp" Id="R8933355e34154e5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k00_aikas" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
   <x:si>
     <x:t>Arbets- och folkpensionstagares medelpension åren 1981-2025</x:t>
   </x:si>
   <x:si>
     <x:t>Genomsnittlig pension, euro/mån</x:t>
   </x:si>
   <x:si>