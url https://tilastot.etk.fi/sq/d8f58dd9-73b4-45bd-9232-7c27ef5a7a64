--- v1 (2026-04-27)
+++ v2 (2026-05-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90939971917f44f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c86768dc1cd64cffb6854e99cbaae0e5.psmdcp" Id="R8933355e34154e5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8328a5f3d4445eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a3d9e7b5161948a3a810a0a427ea0ca7.psmdcp" Id="R297465576ad24075" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k00_aikas" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
   <x:si>
     <x:t>Arbets- och folkpensionstagares medelpension åren 1981-2025</x:t>
   </x:si>
   <x:si>
     <x:t>Genomsnittlig pension, euro/mån</x:t>
   </x:si>
   <x:si>