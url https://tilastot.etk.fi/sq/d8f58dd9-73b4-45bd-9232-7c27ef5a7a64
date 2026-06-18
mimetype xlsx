--- v2 (2026-05-29)
+++ v3 (2026-06-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8328a5f3d4445eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a3d9e7b5161948a3a810a0a427ea0ca7.psmdcp" Id="R297465576ad24075" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5241e99fa0141d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3fe06cc055194f89a2b8ec99330f5ed3.psmdcp" Id="Reb1c590ea2724441" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k00_aikas" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
   <x:si>
     <x:t>Arbets- och folkpensionstagares medelpension åren 1981-2025</x:t>
   </x:si>
   <x:si>
     <x:t>Genomsnittlig pension, euro/mån</x:t>
   </x:si>
   <x:si>