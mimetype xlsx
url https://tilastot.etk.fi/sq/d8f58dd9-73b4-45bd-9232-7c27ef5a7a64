--- v3 (2026-06-18)
+++ v4 (2026-06-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5241e99fa0141d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3fe06cc055194f89a2b8ec99330f5ed3.psmdcp" Id="Reb1c590ea2724441" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b3216e4548a4c03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/17fe6709127041bb86e98fdb7e5975bb.psmdcp" Id="Rcf911bbdd216492b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k00_aikas" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
   <x:si>
     <x:t>Arbets- och folkpensionstagares medelpension åren 1981-2025</x:t>
   </x:si>
   <x:si>
     <x:t>Genomsnittlig pension, euro/mån</x:t>
   </x:si>
   <x:si>