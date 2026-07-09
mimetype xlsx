--- v4 (2026-06-18)
+++ v5 (2026-07-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b3216e4548a4c03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/17fe6709127041bb86e98fdb7e5975bb.psmdcp" Id="Rcf911bbdd216492b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1b62553b5154982" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bb5d38883bbf4e35bc3b037814dfca49.psmdcp" Id="Re09e40bfba3f48ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k00_aikas" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
   <x:si>
     <x:t>Arbets- och folkpensionstagares medelpension åren 1981-2025</x:t>
   </x:si>
   <x:si>
     <x:t>Genomsnittlig pension, euro/mån</x:t>
   </x:si>
   <x:si>