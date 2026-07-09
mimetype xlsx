--- v5 (2026-07-09)
+++ v6 (2026-07-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1b62553b5154982" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bb5d38883bbf4e35bc3b037814dfca49.psmdcp" Id="Re09e40bfba3f48ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf51e11b8a9b34664" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/15a890d54a5a403ca60ba909fecbea8c.psmdcp" Id="R3e95442ea9ee4f36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k00_aikas" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
   <x:si>
     <x:t>Arbets- och folkpensionstagares medelpension åren 1981-2025</x:t>
   </x:si>
   <x:si>
     <x:t>Genomsnittlig pension, euro/mån</x:t>
   </x:si>
   <x:si>