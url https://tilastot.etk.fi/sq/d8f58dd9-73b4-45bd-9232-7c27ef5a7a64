--- v6 (2026-07-09)
+++ v7 (2026-07-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf51e11b8a9b34664" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/15a890d54a5a403ca60ba909fecbea8c.psmdcp" Id="R3e95442ea9ee4f36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1aa3ba3abd4749ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e998c2c615294924833f1a8311b37594.psmdcp" Id="R899b97b7ca924513" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k00_aikas" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
   <x:si>
     <x:t>Arbets- och folkpensionstagares medelpension åren 1981-2025</x:t>
   </x:si>
   <x:si>
     <x:t>Genomsnittlig pension, euro/mån</x:t>
   </x:si>
   <x:si>