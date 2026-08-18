--- v7 (2026-07-29)
+++ v8 (2026-08-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1aa3ba3abd4749ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e998c2c615294924833f1a8311b37594.psmdcp" Id="R899b97b7ca924513" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e0568be3e854f22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a07d8b05dbc04e00ac8a714fcc5b6a03.psmdcp" Id="Re536df7ae6994db3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k00_aikas" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
   <x:si>
     <x:t>Arbets- och folkpensionstagares medelpension åren 1981-2025</x:t>
   </x:si>
   <x:si>
     <x:t>Genomsnittlig pension, euro/mån</x:t>
   </x:si>
   <x:si>