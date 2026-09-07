--- v8 (2026-08-18)
+++ v9 (2026-09-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e0568be3e854f22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a07d8b05dbc04e00ac8a714fcc5b6a03.psmdcp" Id="Re536df7ae6994db3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0669c1f256634332" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0b1d19fde2fc4fb48de145eab3ea95e5.psmdcp" Id="Rb945c63a0a5e4dce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k00_aikas" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="27" uniqueCount="27">
   <x:si>
     <x:t>Arbets- och folkpensionstagares medelpension åren 1981-2025</x:t>
   </x:si>
   <x:si>
     <x:t>Genomsnittlig pension, euro/mån</x:t>
   </x:si>
   <x:si>