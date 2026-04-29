--- v5 (2026-03-31)
+++ v6 (2026-04-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67446c92dff94890" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aa74ba3220564467a4ec8e3165c7af0b.psmdcp" Id="Rc59d48930113402f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a72962c2efd46ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/069421b55b41466ebf9824d58a705540.psmdcp" Id="Reae69933a23342ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsi_k10_tk_diag" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="25">
   <x:si>
     <x:t>Työ- ja kansaneläkejärjestelmän työkyvyttömyyseläkkeelle siirtyneet sairauspääryhmittäin</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>