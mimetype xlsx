--- v6 (2026-04-29)
+++ v7 (2026-05-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a72962c2efd46ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/069421b55b41466ebf9824d58a705540.psmdcp" Id="Reae69933a23342ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75929880610e4ab9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9dea582ebf1c401e800a11407dea7fd4.psmdcp" Id="R44c486064ea1431d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsi_k10_tk_diag" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="25">
   <x:si>
     <x:t>Työ- ja kansaneläkejärjestelmän työkyvyttömyyseläkkeelle siirtyneet sairauspääryhmittäin</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>