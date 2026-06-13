--- v7 (2026-05-20)
+++ v8 (2026-06-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75929880610e4ab9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9dea582ebf1c401e800a11407dea7fd4.psmdcp" Id="R44c486064ea1431d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56d6252bc63443b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/482d31378e59452db434ed0b3ad9d6eb.psmdcp" Id="R558d218d1628488a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsi_k10_tk_diag" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="25">
   <x:si>
     <x:t>Työ- ja kansaneläkejärjestelmän työkyvyttömyyseläkkeelle siirtyneet sairauspääryhmittäin</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>