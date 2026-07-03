--- v8 (2026-06-13)
+++ v9 (2026-07-03)
@@ -1,107 +1,107 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56d6252bc63443b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/482d31378e59452db434ed0b3ad9d6eb.psmdcp" Id="R558d218d1628488a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racf0ed7ee8db4d51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b22c070a18b6486bb1d5264a81d62ec9.psmdcp" Id="R46de54ab5f674ed4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsi_k10_tk_diag" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="25">
   <x:si>
     <x:t>Työ- ja kansaneläkejärjestelmän työkyvyttömyyseläkkeelle siirtyneet sairauspääryhmittäin</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>
     <x:t>Miehet</x:t>
   </x:si>
   <x:si>
     <x:t>Naiset</x:t>
   </x:si>
   <x:si>
-    <x:t>2024</x:t>
+    <x:t>2025</x:t>
   </x:si>
   <x:si>
     <x:t>Suomessa ja ulkomailla asuvat yhteensä</x:t>
   </x:si>
   <x:si>
     <x:t>Kaikki työkyvyttömyyseläkkeet</x:t>
   </x:si>
   <x:si>
     <x:t>Sairausryhmät yhteensä</x:t>
   </x:si>
   <x:si>
     <x:t>Kaikki ikäluokat</x:t>
   </x:si>
   <x:si>
     <x:t>Toistaiseksi myönnetyt työkyvyttömyyseläkkeet</x:t>
   </x:si>
   <x:si>
     <x:t>Kuntoutustuet</x:t>
   </x:si>
   <x:si>
-    <x:t>Tilaston kuvaus, käsitteet ja määritelmät sekä laatuseloste ovat saatavilla Etk.fi-palvelussa. &lt;A HREF=https://etk.fi/tutkimus-tilastot-ja-ennusteet/tilastot/kaikki-elakkeensaajat/&gt;&lt;u&gt;Siirry Tilasto Suomen eläkkeensaajista -tilaston verkkosivulle Etk.fi-palveluun.&lt;/u&gt;&lt;/A&gt;</x:t>
+    <x:t>Tilaston kuvaus, käsitteet ja määritelmät sekä laatuseloste ovat saatavilla Etk.fi-palvelussa. &lt;A HREF=https://www.etk.fi/tutkimus-tilastot-ja-ennusteet/tilastot/elakkeensaajat-ja-elakemenot/tilasto-suomen-elakkeensaajista/&gt;&lt;u&gt;Siirry Tilasto Suomen eläkkeensaajista -tilaston verkkosivulle Etk.fi-palveluun.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Taulukon eri eläkelajit eivät ole yhteenlaskettavissa, koska henkilön on mahdollista saada samanaikaisesti usean eläkelajin mukaista eläkettä.</x:t>
   </x:si>
   <x:si>
     <x:t>Taulukossa käytetyt merkinnät:
 -   = ei tapauksia tai loogisesti mahdoton
 ..  = tietoa ei ole saatavissa tai sitä ei julkaista tapausten vähäisyyden vuoksi</x:t>
   </x:si>
   <x:si>
     <x:t>Päivitetty viimeksi:</x:t>
   </x:si>
   <x:si>
-    <x:t>20250618 09:00</x:t>
+    <x:t>20260617 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lähde:</x:t>
   </x:si>
   <x:si>
     <x:t>Eläketurvakeskus, Kansaneläkelaitos</x:t>
   </x:si>
   <x:si>
     <x:t>Yhteystiedot:</x:t>
   </x:si>
   <x:si>
     <x:t>Eläketurvakeskus, Tilastopalvelu, tilastot(at)etk.fi</x:t>
   </x:si>
   <x:si>
     <x:t>Tekijänoikeus</x:t>
   </x:si>
   <x:si>
     <x:t>Yksikkö:</x:t>
   </x:si>
   <x:si>
     <x:t>Lkm</x:t>
   </x:si>
   <x:si>
     <x:t>Sisäinen viitekoodi:</x:t>
   </x:si>
@@ -529,97 +529,97 @@
       </x:c>
       <x:c r="G3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:8">
       <x:c r="A4" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E4" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="3" t="n">
-        <x:v>19689</x:v>
+        <x:v>19322</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
-        <x:v>9671</x:v>
+        <x:v>9493</x:v>
       </x:c>
       <x:c r="H4" s="3" t="n">
-        <x:v>10018</x:v>
+        <x:v>9829</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:8">
       <x:c r="C5" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="D5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="3" t="n">
-        <x:v>8738</x:v>
+        <x:v>8371</x:v>
       </x:c>
       <x:c r="G5" s="3" t="n">
-        <x:v>4761</x:v>
+        <x:v>4592</x:v>
       </x:c>
       <x:c r="H5" s="3" t="n">
-        <x:v>3977</x:v>
+        <x:v>3779</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:8">
       <x:c r="C6" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="D6" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E6" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="3" t="n">
-        <x:v>10789</x:v>
+        <x:v>10690</x:v>
       </x:c>
       <x:c r="G6" s="3" t="n">
-        <x:v>4759</x:v>
+        <x:v>4648</x:v>
       </x:c>
       <x:c r="H6" s="3" t="n">
-        <x:v>6030</x:v>
+        <x:v>6042</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:8">
       <x:c r="A8" s="4" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:8">
       <x:c r="A9" s="4" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:8">
       <x:c r="A10" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:8">
       <x:c r="A12" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:8">
       <x:c r="A13" s="0" t="s">
         <x:v>15</x:v>