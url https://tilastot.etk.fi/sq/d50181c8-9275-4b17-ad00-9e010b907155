--- v9 (2026-07-03)
+++ v10 (2026-07-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racf0ed7ee8db4d51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b22c070a18b6486bb1d5264a81d62ec9.psmdcp" Id="R46de54ab5f674ed4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac01c8a62d6a4302" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6b6b2f1e42b04b30bae282d6d4af16af.psmdcp" Id="Rb602ab4d4bb54163" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsi_k10_tk_diag" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="25">
   <x:si>
     <x:t>Työ- ja kansaneläkejärjestelmän työkyvyttömyyseläkkeelle siirtyneet sairauspääryhmittäin</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>