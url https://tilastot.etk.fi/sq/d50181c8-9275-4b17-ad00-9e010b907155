--- v10 (2026-07-03)
+++ v11 (2026-07-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac01c8a62d6a4302" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6b6b2f1e42b04b30bae282d6d4af16af.psmdcp" Id="Rb602ab4d4bb54163" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R720da6e8ce1b45fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7f463bfd01634c8899a9e26bebe5a963.psmdcp" Id="R6a959d4e49cb4b77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsi_k10_tk_diag" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="25">
   <x:si>
     <x:t>Työ- ja kansaneläkejärjestelmän työkyvyttömyyseläkkeelle siirtyneet sairauspääryhmittäin</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>