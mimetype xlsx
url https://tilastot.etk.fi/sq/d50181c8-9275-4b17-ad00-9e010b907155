--- v11 (2026-07-25)
+++ v12 (2026-08-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R720da6e8ce1b45fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7f463bfd01634c8899a9e26bebe5a963.psmdcp" Id="R6a959d4e49cb4b77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R655ab03078924f8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3d6ca1bb4dbc4bdd9865737e1d56db7c.psmdcp" Id="Rff40b32993dd440f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsi_k10_tk_diag" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="25">
   <x:si>
     <x:t>Työ- ja kansaneläkejärjestelmän työkyvyttömyyseläkkeelle siirtyneet sairauspääryhmittäin</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>