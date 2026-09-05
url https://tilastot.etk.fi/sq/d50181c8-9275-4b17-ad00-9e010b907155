--- v12 (2026-08-15)
+++ v13 (2026-09-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R655ab03078924f8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3d6ca1bb4dbc4bdd9865737e1d56db7c.psmdcp" Id="Rff40b32993dd440f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra986bdde07d54fbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ac1fd3c067564c03876231f29e13cf76.psmdcp" Id="R16d9cf05e630478c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsi_k10_tk_diag" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="25">
   <x:si>
     <x:t>Työ- ja kansaneläkejärjestelmän työkyvyttömyyseläkkeelle siirtyneet sairauspääryhmittäin</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>