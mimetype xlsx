--- v0 (2026-04-14)
+++ v1 (2026-05-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba740ea382cc421a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/795c1c3cd6b94b8da550816fe88b5d6f.psmdcp" Id="R0ae7bb5347f34429" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb551c6b0ea6e4719" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3fb12274e28a49cf9f118959d27d571f.psmdcp" Id="R5f760913b97543da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k04_rak" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajat eläkkeen rakenteen mukaan</x:t>
   </x:si>
   <x:si>
     <x:t>Sekä työ- että Kelan eläkettä saavat</x:t>
   </x:si>
   <x:si>