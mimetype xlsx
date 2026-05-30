--- v1 (2026-05-10)
+++ v2 (2026-05-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb551c6b0ea6e4719" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3fb12274e28a49cf9f118959d27d571f.psmdcp" Id="R5f760913b97543da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8c0c44d761d4f4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ec64d96eb5684fc3b2ad2b5f7d171d4b.psmdcp" Id="R7ec9a15b586b479a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k04_rak" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajat eläkkeen rakenteen mukaan</x:t>
   </x:si>
   <x:si>
     <x:t>Sekä työ- että Kelan eläkettä saavat</x:t>
   </x:si>
   <x:si>