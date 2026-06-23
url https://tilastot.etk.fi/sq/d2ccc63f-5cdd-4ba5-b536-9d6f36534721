--- v2 (2026-05-30)
+++ v3 (2026-06-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8c0c44d761d4f4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ec64d96eb5684fc3b2ad2b5f7d171d4b.psmdcp" Id="R7ec9a15b586b479a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcda15e256f614212" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b0d9e3e9678044bb8d73a83a78ca1cdd.psmdcp" Id="Rda47777df9d44975" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k04_rak" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajat eläkkeen rakenteen mukaan</x:t>
   </x:si>
   <x:si>
     <x:t>Sekä työ- että Kelan eläkettä saavat</x:t>
   </x:si>
   <x:si>