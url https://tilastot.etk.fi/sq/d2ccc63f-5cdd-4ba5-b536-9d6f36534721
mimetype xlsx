--- v3 (2026-06-23)
+++ v4 (2026-07-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcda15e256f614212" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b0d9e3e9678044bb8d73a83a78ca1cdd.psmdcp" Id="Rda47777df9d44975" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4941d413b1724355" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f40cb35ad1cf421e81e3ac90634344c7.psmdcp" Id="R575e143952904c6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k04_rak" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajat eläkkeen rakenteen mukaan</x:t>
   </x:si>
   <x:si>
     <x:t>Sekä työ- että Kelan eläkettä saavat</x:t>
   </x:si>
   <x:si>