--- v4 (2026-07-13)
+++ v5 (2026-08-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4941d413b1724355" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f40cb35ad1cf421e81e3ac90634344c7.psmdcp" Id="R575e143952904c6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5ed3d10dc324ed4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4284e76c8a904ceca01b1fe4ff89096a.psmdcp" Id="Rf9a3f36ebe0c4536" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k04_rak" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajat eläkkeen rakenteen mukaan</x:t>
   </x:si>
   <x:si>
     <x:t>Sekä työ- että Kelan eläkettä saavat</x:t>
   </x:si>
   <x:si>