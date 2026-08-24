--- v5 (2026-08-03)
+++ v6 (2026-08-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5ed3d10dc324ed4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4284e76c8a904ceca01b1fe4ff89096a.psmdcp" Id="Rf9a3f36ebe0c4536" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dd788b192804b75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f49587384c2d4cce81ff3344e8425468.psmdcp" Id="Rfffe121bebb841a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k04_rak" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajat eläkkeen rakenteen mukaan</x:t>
   </x:si>
   <x:si>
     <x:t>Sekä työ- että Kelan eläkettä saavat</x:t>
   </x:si>
   <x:si>