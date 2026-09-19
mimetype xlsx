--- v6 (2026-08-24)
+++ v7 (2026-09-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dd788b192804b75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f49587384c2d4cce81ff3344e8425468.psmdcp" Id="Rfffe121bebb841a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f65ba5f7739476c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/96d421c66c074a77aa97d06954047239.psmdcp" Id="R7122e62e30cf44fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k04_rak" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajat eläkkeen rakenteen mukaan</x:t>
   </x:si>
   <x:si>
     <x:t>Sekä työ- että Kelan eläkettä saavat</x:t>
   </x:si>
   <x:si>