--- v7 (2026-09-19)
+++ v8 (2026-10-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f65ba5f7739476c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/96d421c66c074a77aa97d06954047239.psmdcp" Id="R7122e62e30cf44fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R936cbc4984644706" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/485d0ad617ae4520a25e0687b8480157.psmdcp" Id="R7d27afdaf85e471d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k04_rak" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajat eläkkeen rakenteen mukaan</x:t>
   </x:si>
   <x:si>
     <x:t>Sekä työ- että Kelan eläkettä saavat</x:t>
   </x:si>
   <x:si>