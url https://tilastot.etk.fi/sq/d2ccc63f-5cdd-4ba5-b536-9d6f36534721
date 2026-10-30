--- v8 (2026-10-10)
+++ v9 (2026-10-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R936cbc4984644706" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/485d0ad617ae4520a25e0687b8480157.psmdcp" Id="R7d27afdaf85e471d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93e0269898e34b98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/39733cc24b2d46cbb95c35e11e28d0b9.psmdcp" Id="R6657b1284cab4dc0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k04_rak" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajat eläkkeen rakenteen mukaan</x:t>
   </x:si>
   <x:si>
     <x:t>Sekä työ- että Kelan eläkettä saavat</x:t>
   </x:si>
   <x:si>