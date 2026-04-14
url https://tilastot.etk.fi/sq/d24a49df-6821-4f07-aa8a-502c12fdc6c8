--- v4 (2026-03-15)
+++ v5 (2026-04-14)
@@ -1,117 +1,117 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c75c5a8e4bb4893" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/df49db7182904c64bf97045d0f6f1fa7.psmdcp" Id="Rad874b930173479b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2ca8968dc014fac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a36c8e32f2834a579de47c716b376d51.psmdcp" Id="R97939130479e450e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k00_aikas" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="28">
   <x:si>
-    <x:t>Average pension of earnings-related and national pension recipients in 1981-2024</x:t>
+    <x:t>Average pension of earnings-related and national pension recipients in 1981-2025</x:t>
   </x:si>
   <x:si>
     <x:t>Number of pension recipients, number</x:t>
   </x:si>
   <x:si>
     <x:t>Average pension, euros/month</x:t>
   </x:si>
   <x:si>
-    <x:t>2024</x:t>
+    <x:t>2025</x:t>
   </x:si>
   <x:si>
     <x:t>All pensioners of earnings-related and national pension</x:t>
   </x:si>
   <x:si>
     <x:t>Resident in Finland</x:t>
   </x:si>
   <x:si>
     <x:t>Pensioners in their own right (excl. part-time and partial old-age pension), total pension</x:t>
   </x:si>
   <x:si>
     <x:t>All age groups</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>
     <x:t>Males</x:t>
   </x:si>
   <x:si>
     <x:t>Females</x:t>
   </x:si>
   <x:si>
-    <x:t>A description of the statistics, the concepts, the definitions and the quality descriptions are available on the Etk.fi website. &lt;A HREF=https://etk.fi/en/research-statistics-and-projections/statistics/all-pension-recipients/&gt;&lt;u&gt;Go to Statistics on Pensioners in Finland.&lt;/u&gt;&lt;/A&gt;</x:t>
+    <x:t>A description of the statistics, the concepts, the definitions and the quality descriptions are available on the Etk.fi website. &lt;A HREF=https://www.etk.fi/en/research-statistics-and-projections/statistics/pension-recipients-and-pension-expenditure/statistics-on-pensioners-in-finland/&gt;&lt;u&gt;Go to Statistics on Pensioners in Finland.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>The average pension constitutes an arithmetic average value of gross pensions at the level of the statistical year, in euros per month.</x:t>
   </x:si>
   <x:si>
     <x:t>Pensioners in their own right does not include special pension for farmers in 1981-1995. SOLITA pensions are included in average pensions from 1991.</x:t>
   </x:si>
   <x:si>
     <x:t>Different pension benefits in the statistics cannot be summed, because a pension recipient may receive several pension benefits at the same time.</x:t>
   </x:si>
   <x:si>
     <x:t>As of the statistical year 2020, survivors' pensions (surviving spouse's pension and orphan's pension) that amount to 0 euro are no longer included in the statistics.</x:t>
   </x:si>
   <x:si>
     <x:t>Symbols used in the table:
 0 = Magnitude less than half of unit employed
 - = Magnitude nil or category not applicable
 .. = Data not available or not published due to small number of cases</x:t>
   </x:si>
   <x:si>
     <x:t>Latest update:</x:t>
   </x:si>
   <x:si>
-    <x:t>20250327 07:30</x:t>
+    <x:t>20260331 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Source:</x:t>
   </x:si>
   <x:si>
     <x:t>Finnish Centre for Pensions, The Social Insurance Institution of Finland</x:t>
   </x:si>
   <x:si>
     <x:t>Contact:</x:t>
   </x:si>
   <x:si>
     <x:t>Finnish Centre for Pensions, Statistics service, tilastot(at)etk.fi</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>Units:</x:t>
   </x:si>
   <x:si>
     <x:t>Number, euros/month</x:t>
   </x:si>
   <x:si>
     <x:t>Internal reference code:</x:t>
   </x:si>
@@ -538,76 +538,76 @@
       </x:c>
       <x:c r="H3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:8">
       <x:c r="A4" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D4" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F4" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
-        <x:v>1509935</x:v>
+        <x:v>1510940</x:v>
       </x:c>
       <x:c r="H4" s="3" t="n">
-        <x:v>2100</x:v>
+        <x:v>2138</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:8">
       <x:c r="F5" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="G5" s="3" t="n">
-        <x:v>684451</x:v>
+        <x:v>685387</x:v>
       </x:c>
       <x:c r="H5" s="3" t="n">
-        <x:v>2349</x:v>
+        <x:v>2388</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:8">
       <x:c r="F6" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="G6" s="3" t="n">
-        <x:v>825484</x:v>
+        <x:v>825553</x:v>
       </x:c>
       <x:c r="H6" s="3" t="n">
-        <x:v>1893</x:v>
+        <x:v>1930</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:8">
       <x:c r="A8" s="4" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:8">
       <x:c r="A9" s="4" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:8">
       <x:c r="A10" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:8">
       <x:c r="A11" s="4" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:8">
       <x:c r="A12" s="4" t="s">
         <x:v>15</x:v>