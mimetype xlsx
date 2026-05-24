--- v5 (2026-04-14)
+++ v6 (2026-05-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2ca8968dc014fac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a36c8e32f2834a579de47c716b376d51.psmdcp" Id="R97939130479e450e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43ebf73d3e4f49f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e5f486f2ff4644d0a68d582a9857e71e.psmdcp" Id="R777495a71b004e0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k00_aikas" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="28">
   <x:si>
     <x:t>Average pension of earnings-related and national pension recipients in 1981-2025</x:t>
   </x:si>
   <x:si>
     <x:t>Number of pension recipients, number</x:t>
   </x:si>
   <x:si>