--- v6 (2026-05-24)
+++ v7 (2026-06-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43ebf73d3e4f49f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e5f486f2ff4644d0a68d582a9857e71e.psmdcp" Id="R777495a71b004e0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15c9a00d25d84e33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/70cfb2d6aca441b49c0f5c832dcc035b.psmdcp" Id="Rf113abff234340df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k00_aikas" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="28">
   <x:si>
     <x:t>Average pension of earnings-related and national pension recipients in 1981-2025</x:t>
   </x:si>
   <x:si>
     <x:t>Number of pension recipients, number</x:t>
   </x:si>
   <x:si>