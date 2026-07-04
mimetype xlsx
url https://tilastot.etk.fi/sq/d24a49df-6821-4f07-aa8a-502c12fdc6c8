--- v7 (2026-06-14)
+++ v8 (2026-07-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15c9a00d25d84e33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/70cfb2d6aca441b49c0f5c832dcc035b.psmdcp" Id="Rf113abff234340df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6f9962fd1f849e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/970db2c3edbd4d22af4f6928733062e2.psmdcp" Id="R2c6e6adb6b24434d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k00_aikas" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="28">
   <x:si>
     <x:t>Average pension of earnings-related and national pension recipients in 1981-2025</x:t>
   </x:si>
   <x:si>
     <x:t>Number of pension recipients, number</x:t>
   </x:si>
   <x:si>