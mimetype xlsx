--- v8 (2026-07-04)
+++ v9 (2026-07-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6f9962fd1f849e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/970db2c3edbd4d22af4f6928733062e2.psmdcp" Id="R2c6e6adb6b24434d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5661d83896574a4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7e0a9e085c3242b3a54c5d7333fd886a.psmdcp" Id="Rde55b45581274dd2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k00_aikas" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="28">
   <x:si>
     <x:t>Average pension of earnings-related and national pension recipients in 1981-2025</x:t>
   </x:si>
   <x:si>
     <x:t>Number of pension recipients, number</x:t>
   </x:si>
   <x:si>