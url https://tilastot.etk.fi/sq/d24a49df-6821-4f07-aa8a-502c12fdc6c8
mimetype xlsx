--- v9 (2026-07-25)
+++ v10 (2026-09-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5661d83896574a4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7e0a9e085c3242b3a54c5d7333fd886a.psmdcp" Id="Rde55b45581274dd2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10de72df916a45c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4987e48187514c0b9e75119c5d2cbb97.psmdcp" Id="R7115a091e8e54e45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k00_aikas" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="28">
   <x:si>
     <x:t>Average pension of earnings-related and national pension recipients in 1981-2025</x:t>
   </x:si>
   <x:si>
     <x:t>Number of pension recipients, number</x:t>
   </x:si>
   <x:si>