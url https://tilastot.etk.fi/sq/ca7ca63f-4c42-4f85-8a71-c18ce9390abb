--- v7 (2026-03-14)
+++ v8 (2026-04-12)
@@ -1,101 +1,107 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R933ff21ba78d437e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a77f708085754d2f9d04b58a061eaf79.psmdcp" Id="R1b3c4fd7110e4dc1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R252fe4e174b34f2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ee14f60463ec4e18930c6117b934ee28.psmdcp" Id="R1d2503c3d94c49d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="emeno01_koko" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="22" uniqueCount="22">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>Total expenditure on pensions, mill. euros</x:t>
   </x:si>
   <x:si>
-    <x:t>2024</x:t>
+    <x:t>2025</x:t>
   </x:si>
   <x:si>
     <x:t>Total expenditure on pensions</x:t>
   </x:si>
   <x:si>
     <x:t>Earnings-related pension expenditure</x:t>
   </x:si>
   <x:si>
     <x:t>Kela's pension expenditure</x:t>
   </x:si>
   <x:si>
     <x:t>Special pensions, total expenditure</x:t>
   </x:si>
   <x:si>
+    <x:t>..</x:t>
+  </x:si>
+  <x:si>
     <x:t>Pension expenditure of voluntary pensions</x:t>
   </x:si>
   <x:si>
-    <x:t>A description of the statistics, the concepts, the definitions and the quality descriptions are available on the Etk.fi website. &lt;A HREF=https://etk.fi/en/research-statistics-and-projections/statistics/total-expenditure-on-pensions/&gt;&lt;u&gt;Go to Total Expenditure on Pensions.&lt;/u&gt;&lt;/A&gt;</x:t>
+    <x:t>A description of the statistics, the concepts, the definitions and the quality descriptions are available on the Etk.fi website. &lt;A HREF=https://www.etk.fi/en/research-statistics-and-projections/statistics/pension-recipients-and-pension-expenditure/total-expenditure-on-pensions/&gt;&lt;u&gt;Go to Total Expenditure on Pensions.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Earnings-related pension expenditure contains local government and Church pensions according to old pension regulations from 2008 onwards.
 Kela's pension expenditure contains guarantee pension expenditure from 2011 onwards.
 Special pension provision expenditure: pension expenditure of Workers' Compensation Act, Motor Liability Insurance Act, Military Injuries Act, Act on Compensation for Military Accidents and Service-related Illnesses and Act on Compensation for Accidents and Service-related Illnesses in Crisis Management Duties. The statistical procedure for pensions paid based on the Motor Insurance Act changed in 2016.
 Pension expenditure of voluntary pensions contains unregistered supplementary pensions paid by industry-wide and company pension funds. Pensions paid by life insurance companies are included from 2010 onwards.</x:t>
   </x:si>
   <x:si>
     <x:t>The total pension expenditure and the pension expenditure for special provision pensions for 2015-2022 were adjusted in retrospect on 10 July 2024. The pension expenditure for free-form pensions for 2018 and 2022 was adjusted in retrospect on 10 July 2024.</x:t>
   </x:si>
   <x:si>
+    <x:t>The total pension expenditure for 2025 is based on preliminary data.</x:t>
+  </x:si>
+  <x:si>
     <x:t>Symbols used in the table:
 - = Magnitude nil or category not applicable
 .. = Data not available or not published due to small number of cases</x:t>
   </x:si>
   <x:si>
     <x:t>Latest update:</x:t>
   </x:si>
   <x:si>
-    <x:t>20250911 09:00</x:t>
+    <x:t>20260331 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Source:</x:t>
   </x:si>
   <x:si>
     <x:t>Finnish Centre for Pensions</x:t>
   </x:si>
   <x:si>
     <x:t>Contact:</x:t>
   </x:si>
   <x:si>
     <x:t>Finnish Centre for Pensions, Statistics service, tilastot(at)etk.fi</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>Units:</x:t>
   </x:si>
   <x:si>
     <x:t>Mill. euros</x:t>
   </x:si>
   <x:si>
     <x:t>Internal reference code:</x:t>
   </x:si>
@@ -155,65 +161,69 @@
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="165" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -474,183 +484,188 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:B38"/>
+  <x:dimension ref="A1:B39"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="40.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="7.150625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:2">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:2">
       <x:c r="B3" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:2">
       <x:c r="A4" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B4" s="3" t="n">
-        <x:v>40168</x:v>
+        <x:v>40956</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:2">
       <x:c r="A5" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B5" s="3" t="n">
-        <x:v>36377</x:v>
+        <x:v>37225</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:2">
       <x:c r="A6" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
-        <x:v>2677</x:v>
+        <x:v>2620</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:2">
       <x:c r="A7" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
-      <x:c r="B7" s="3" t="n">
-        <x:v>477</x:v>
+      <x:c r="B7" s="4" t="s">
+        <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="2" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="B8" s="4" t="s">
         <x:v>6</x:v>
       </x:c>
-      <x:c r="B8" s="3" t="n">
-[...1 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="10" spans="1:2">
-      <x:c r="A10" s="4" t="s">
-        <x:v>7</x:v>
+      <x:c r="A10" s="5" t="s">
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:2">
-      <x:c r="A11" s="4" t="s">
-        <x:v>8</x:v>
+      <x:c r="A11" s="5" t="s">
+        <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:2">
-      <x:c r="A12" s="4" t="s">
-        <x:v>9</x:v>
+      <x:c r="A12" s="5" t="s">
+        <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:2">
-      <x:c r="A13" s="4" t="s">
-[...4 lines deleted...]
-      <x:c r="A15" s="0" t="s">
+      <x:c r="A13" s="5" t="s">
         <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:2">
+      <x:c r="A14" s="5" t="s">
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:2">
       <x:c r="A16" s="0" t="s">
-        <x:v>12</x:v>
-[...3 lines deleted...]
-      <x:c r="A18" s="0" t="s">
         <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:2">
+      <x:c r="A17" s="0" t="s">
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:2">
       <x:c r="A19" s="0" t="s">
-        <x:v>14</x:v>
-[...3 lines deleted...]
-      <x:c r="A21" s="0" t="s">
         <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="20" spans="1:2">
+      <x:c r="A20" s="0" t="s">
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:2">
       <x:c r="A22" s="0" t="s">
-        <x:v>16</x:v>
-[...3 lines deleted...]
-      <x:c r="A24" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
-    <x:row r="26" spans="1:2">
-      <x:c r="A26" s="0" t="s">
+    <x:row r="23" spans="1:2">
+      <x:c r="A23" s="0" t="s">
         <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:2">
+      <x:c r="A25" s="0" t="s">
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:2">
       <x:c r="A27" s="0" t="s">
-        <x:v>19</x:v>
-[...3 lines deleted...]
-      <x:c r="A37" s="0" t="s">
         <x:v>20</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:2">
+      <x:c r="A28" s="0" t="s">
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:2">
       <x:c r="A38" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="39" spans="1:2">
+      <x:c r="A39" s="0" t="s">
+        <x:v>23</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>emeno01_koko</vt:lpstr>
       <vt:lpstr>emeno01_koko!Print_Area</vt:lpstr>
       <vt:lpstr>emeno01_koko!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>