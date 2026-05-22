--- v8 (2026-04-12)
+++ v9 (2026-05-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R252fe4e174b34f2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ee14f60463ec4e18930c6117b934ee28.psmdcp" Id="R1d2503c3d94c49d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bc1ce6d4d4143f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f4e9149dae2544e2988f7104e8a09cc8.psmdcp" Id="R73dfa2b2385d4924" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="emeno01_koko" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>Total expenditure on pensions, mill. euros</x:t>
   </x:si>
   <x:si>
     <x:t>2025</x:t>
   </x:si>
   <x:si>