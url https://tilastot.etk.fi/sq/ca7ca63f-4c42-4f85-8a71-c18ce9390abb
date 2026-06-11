--- v9 (2026-05-22)
+++ v10 (2026-06-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bc1ce6d4d4143f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f4e9149dae2544e2988f7104e8a09cc8.psmdcp" Id="R73dfa2b2385d4924" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86197726ef9e41ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/87f89d4daa114f14931cddbbaa54e240.psmdcp" Id="R8614ac21c8df4746" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="emeno01_koko" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>Total expenditure on pensions, mill. euros</x:t>
   </x:si>
   <x:si>
     <x:t>2025</x:t>
   </x:si>
   <x:si>
@@ -57,51 +57,51 @@
   </x:si>
   <x:si>
     <x:t>A description of the statistics, the concepts, the definitions and the quality descriptions are available on the Etk.fi website. &lt;A HREF=https://www.etk.fi/en/research-statistics-and-projections/statistics/pension-recipients-and-pension-expenditure/total-expenditure-on-pensions/&gt;&lt;u&gt;Go to Total Expenditure on Pensions.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Earnings-related pension expenditure contains local government and Church pensions according to old pension regulations from 2008 onwards.
 Kela's pension expenditure contains guarantee pension expenditure from 2011 onwards.
 Special pension provision expenditure: pension expenditure of Workers' Compensation Act, Motor Liability Insurance Act, Military Injuries Act, Act on Compensation for Military Accidents and Service-related Illnesses and Act on Compensation for Accidents and Service-related Illnesses in Crisis Management Duties. The statistical procedure for pensions paid based on the Motor Insurance Act changed in 2016.
 Pension expenditure of voluntary pensions contains unregistered supplementary pensions paid by industry-wide and company pension funds. Pensions paid by life insurance companies are included from 2010 onwards.</x:t>
   </x:si>
   <x:si>
     <x:t>The total pension expenditure and the pension expenditure for special provision pensions for 2015-2022 were adjusted in retrospect on 10 July 2024. The pension expenditure for free-form pensions for 2018 and 2022 was adjusted in retrospect on 10 July 2024.</x:t>
   </x:si>
   <x:si>
     <x:t>The total pension expenditure for 2025 is based on preliminary data.</x:t>
   </x:si>
   <x:si>
     <x:t>Symbols used in the table:
 - = Magnitude nil or category not applicable
 .. = Data not available or not published due to small number of cases</x:t>
   </x:si>
   <x:si>
     <x:t>Latest update:</x:t>
   </x:si>
   <x:si>
-    <x:t>20260331 09:00</x:t>
+    <x:t>20260604 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Source:</x:t>
   </x:si>
   <x:si>
     <x:t>Finnish Centre for Pensions</x:t>
   </x:si>
   <x:si>
     <x:t>Contact:</x:t>
   </x:si>
   <x:si>
     <x:t>Finnish Centre for Pensions, Statistics service, tilastot(at)etk.fi</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>Units:</x:t>
   </x:si>
   <x:si>
     <x:t>Mill. euros</x:t>
   </x:si>
   <x:si>
     <x:t>Internal reference code:</x:t>
   </x:si>
@@ -540,52 +540,52 @@
       </x:c>
       <x:c r="B5" s="3" t="n">
         <x:v>37225</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:2">
       <x:c r="A6" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B6" s="3" t="n">
         <x:v>2620</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:2">
       <x:c r="A7" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B7" s="4" t="s">
         <x:v>6</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:2">
       <x:c r="A8" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
-      <x:c r="B8" s="4" t="s">
-        <x:v>6</x:v>
+      <x:c r="B8" s="3" t="n">
+        <x:v>640</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:2">
       <x:c r="A10" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:2">
       <x:c r="A11" s="5" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:2">
       <x:c r="A12" s="5" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:2">
       <x:c r="A13" s="5" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:2">
       <x:c r="A14" s="5" t="s">
         <x:v>12</x:v>