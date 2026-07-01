--- v10 (2026-06-11)
+++ v11 (2026-07-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86197726ef9e41ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/87f89d4daa114f14931cddbbaa54e240.psmdcp" Id="R8614ac21c8df4746" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re563c39ff5864c91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ce0a7c80bc654eab875ce206d016d426.psmdcp" Id="R8823199064c741ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="emeno01_koko" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>Total expenditure on pensions, mill. euros</x:t>
   </x:si>
   <x:si>
     <x:t>2025</x:t>
   </x:si>
   <x:si>