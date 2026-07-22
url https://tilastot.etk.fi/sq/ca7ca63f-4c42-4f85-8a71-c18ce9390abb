--- v11 (2026-07-01)
+++ v12 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re563c39ff5864c91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ce0a7c80bc654eab875ce206d016d426.psmdcp" Id="R8823199064c741ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e434967555449cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8be0490115d84f8eb12d8672d1cf59a1.psmdcp" Id="Raa4f1c85bae24b3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="emeno01_koko" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>Total expenditure on pensions, mill. euros</x:t>
   </x:si>
   <x:si>
     <x:t>2025</x:t>
   </x:si>
   <x:si>