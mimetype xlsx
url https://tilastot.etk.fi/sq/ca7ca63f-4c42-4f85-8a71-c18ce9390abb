--- v12 (2026-07-22)
+++ v13 (2026-08-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e434967555449cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8be0490115d84f8eb12d8672d1cf59a1.psmdcp" Id="Raa4f1c85bae24b3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6abe1de294654160" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ace0905271b9402288d14dc00f72d51a.psmdcp" Id="R83934cd01fa344e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="emeno01_koko" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>Total expenditure on pensions, mill. euros</x:t>
   </x:si>
   <x:si>
     <x:t>2025</x:t>
   </x:si>
   <x:si>