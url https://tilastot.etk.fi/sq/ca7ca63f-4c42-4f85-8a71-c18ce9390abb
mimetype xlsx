--- v13 (2026-08-11)
+++ v14 (2026-08-31)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6abe1de294654160" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ace0905271b9402288d14dc00f72d51a.psmdcp" Id="R83934cd01fa344e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf34296e6d7be421d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bc7fd905296143acb74f0ae990efb56b.psmdcp" Id="R62bb0f8629584ac5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="emeno01_koko" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>Total expenditure on pensions, mill. euros</x:t>
   </x:si>
   <x:si>
     <x:t>2025</x:t>
   </x:si>
   <x:si>