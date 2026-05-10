--- v0 (2026-04-14)
+++ v1 (2026-05-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd0da231f3c34c34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1f91424b2e4f40cf91052ce9f1d8f296.psmdcp" Id="R2d178a8b489643cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb61c6ce0fdaf4f99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2cf0ddae887d4e248b2a229048ebb699.psmdcp" Id="R271c7d50860842c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajien väestöosuudet eläkelajeittain</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>