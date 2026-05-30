--- v1 (2026-05-10)
+++ v2 (2026-05-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb61c6ce0fdaf4f99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2cf0ddae887d4e248b2a229048ebb699.psmdcp" Id="R271c7d50860842c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e0529908ea94dae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/390718e967bd4fb78402f5dd1553ece7.psmdcp" Id="Rb5973462f68949d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajien väestöosuudet eläkelajeittain</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>