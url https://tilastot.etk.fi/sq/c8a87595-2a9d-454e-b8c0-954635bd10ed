--- v2 (2026-05-30)
+++ v3 (2026-06-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e0529908ea94dae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/390718e967bd4fb78402f5dd1553ece7.psmdcp" Id="Rb5973462f68949d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13769edc302d48a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/70f00544a69048e28eb2e57d9d88e3b5.psmdcp" Id="R3f2729d89ffa4346" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajien väestöosuudet eläkelajeittain</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>