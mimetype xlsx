--- v3 (2026-06-23)
+++ v4 (2026-07-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13769edc302d48a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/70f00544a69048e28eb2e57d9d88e3b5.psmdcp" Id="R3f2729d89ffa4346" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19f0f999e62b4e6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/57cc20a7b32a4b43bc67b1e0be455cb3.psmdcp" Id="R356895448db34899" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajien väestöosuudet eläkelajeittain</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>