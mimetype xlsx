--- v4 (2026-07-13)
+++ v5 (2026-08-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19f0f999e62b4e6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/57cc20a7b32a4b43bc67b1e0be455cb3.psmdcp" Id="R356895448db34899" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R905054043fc14feb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9141496bd9ce45c28eeeb9973e8209f4.psmdcp" Id="R9afa4026da8c447e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajien väestöosuudet eläkelajeittain</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>