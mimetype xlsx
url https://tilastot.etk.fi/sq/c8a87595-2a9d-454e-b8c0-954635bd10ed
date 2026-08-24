--- v5 (2026-08-03)
+++ v6 (2026-08-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R905054043fc14feb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9141496bd9ce45c28eeeb9973e8209f4.psmdcp" Id="R9afa4026da8c447e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R556108f0937543db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6d99168692dd4b51ad74e615edf65600.psmdcp" Id="R9eaad7f87db54b54" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajien väestöosuudet eläkelajeittain</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>