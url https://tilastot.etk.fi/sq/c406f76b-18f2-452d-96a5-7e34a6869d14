--- v13 (2026-09-05)
+++ v14 (2026-09-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82f1c74b452846fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5e423f2683e54845857847aa1430db2b.psmdcp" Id="Ra32cfe51011944bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb08ca777da14489" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b0b7fdc444f642a082b2e69e729a47f9.psmdcp" Id="R4043787cc0064c3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="esiirtymisika02" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="30">
   <x:si>
     <x:t>Eläkkeelle siirtyneiden keskiarvoikä työeläkejärjestelmässä eläkelajin mukaan</x:t>
   </x:si>
   <x:si>
     <x:t>Omaeläke (pl. osa-aikaeläke ja ositt. varh. vanhuuseläke)</x:t>
   </x:si>
   <x:si>