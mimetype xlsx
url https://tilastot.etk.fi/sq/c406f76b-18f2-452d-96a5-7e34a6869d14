--- v14 (2026-09-27)
+++ v15 (2026-10-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb08ca777da14489" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b0b7fdc444f642a082b2e69e729a47f9.psmdcp" Id="R4043787cc0064c3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4755b6c4fae247b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5a07ddd3db1a4b42b9651e931bfad10f.psmdcp" Id="R6c4f4859a4724793" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="esiirtymisika02" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="30">
   <x:si>
     <x:t>Eläkkeelle siirtyneiden keskiarvoikä työeläkejärjestelmässä eläkelajin mukaan</x:t>
   </x:si>
   <x:si>
     <x:t>Omaeläke (pl. osa-aikaeläke ja ositt. varh. vanhuuseläke)</x:t>
   </x:si>
   <x:si>