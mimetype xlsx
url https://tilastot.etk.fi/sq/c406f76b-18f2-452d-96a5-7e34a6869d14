--- v15 (2026-10-18)
+++ v16 (2026-11-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4755b6c4fae247b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5a07ddd3db1a4b42b9651e931bfad10f.psmdcp" Id="R6c4f4859a4724793" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a971da0ac7341ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8831d36dda574041b793d11970d19cb8.psmdcp" Id="Radf1618ed1ad4e8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="esiirtymisika02" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="30">
   <x:si>
     <x:t>Eläkkeelle siirtyneiden keskiarvoikä työeläkejärjestelmässä eläkelajin mukaan</x:t>
   </x:si>
   <x:si>
     <x:t>Omaeläke (pl. osa-aikaeläke ja ositt. varh. vanhuuseläke)</x:t>
   </x:si>
   <x:si>