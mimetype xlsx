--- v4 (2026-03-18)
+++ v5 (2026-04-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf09b543f2cf94f45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f281630d1590470a9f224b01e25e87f0.psmdcp" Id="R45fdd3e8142a4075" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91cbfdc4246d44c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cab07d4b151441d298dac05aeaed4cb7.psmdcp" Id="Rf799a977183e4388" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="esiirtymisika02" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="30">
   <x:si>
     <x:t>Eläkkeelle siirtyneiden keskiarvoikä työeläkejärjestelmässä eläkelajin mukaan</x:t>
   </x:si>
   <x:si>
     <x:t>Omaeläke (pl. osa-aikaeläke ja ositt. varh. vanhuuseläke)</x:t>
   </x:si>
   <x:si>