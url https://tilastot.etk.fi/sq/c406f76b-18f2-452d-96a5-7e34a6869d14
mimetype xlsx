--- v5 (2026-04-09)
+++ v6 (2026-05-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91cbfdc4246d44c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cab07d4b151441d298dac05aeaed4cb7.psmdcp" Id="Rf799a977183e4388" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ddba0681e2046f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0cd3b126a5d1494e8de9d26891bb2014.psmdcp" Id="R859b19b7a6e8422a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="esiirtymisika02" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="30">
   <x:si>
     <x:t>Eläkkeelle siirtyneiden keskiarvoikä työeläkejärjestelmässä eläkelajin mukaan</x:t>
   </x:si>
   <x:si>
     <x:t>Omaeläke (pl. osa-aikaeläke ja ositt. varh. vanhuuseläke)</x:t>
   </x:si>
   <x:si>
@@ -61,51 +61,51 @@
   <x:si>
     <x:t>2018</x:t>
   </x:si>
   <x:si>
     <x:t>2019</x:t>
   </x:si>
   <x:si>
     <x:t>2020</x:t>
   </x:si>
   <x:si>
     <x:t>2021</x:t>
   </x:si>
   <x:si>
     <x:t>2022</x:t>
   </x:si>
   <x:si>
     <x:t>2023</x:t>
   </x:si>
   <x:si>
     <x:t>2024</x:t>
   </x:si>
   <x:si>
     <x:t>2025</x:t>
   </x:si>
   <x:si>
-    <x:t>Tilaston kuvaus, käsitteet ja määritelmät sekä laatuseloste ovat saatavilla Etk.fi-palvelussa. &lt;A HREF=https://etk.fi/tutkimus-tilastot-ja-ennusteet/tilastot/elakkeellesiirtymisika/&gt;&lt;u&gt;Siirry Eläkkeellesiirtymisikä työeläkejärjestelmässä -tilaston verkkosivulle Etk.fi-palveluun.&lt;/u&gt;&lt;/A&gt;</x:t>
+    <x:t>Tilaston kuvaus, käsitteet ja määritelmät sekä laatuseloste ovat saatavilla Etk.fi-palvelussa. &lt;A HREF=https://www.etk.fi/tutkimus-tilastot-ja-ennusteet/tilastot/elakkeensaajat-ja-elakemenot/elakkeellesiirtymisika-tyoelakejarjestelmassa/&gt;&lt;u&gt;Siirry Eläkkeellesiirtymisikä työeläkejärjestelmässä -tilaston verkkosivulle Etk.fi-palveluun.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Taulukossa käytetyt merkinnät:
 -   = ei tapauksia tai loogisesti mahdoton
 ..  = tietoa ei ole saatavissa tai sitä ei julkaista tapausten vähäisyyden vuoksi</x:t>
   </x:si>
   <x:si>
     <x:t>Päivitetty viimeksi:</x:t>
   </x:si>
   <x:si>
     <x:t>20260213 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lähde:</x:t>
   </x:si>
   <x:si>
     <x:t>Eläketurvakeskus</x:t>
   </x:si>
   <x:si>
     <x:t>Yhteystiedot:</x:t>
   </x:si>
   <x:si>
     <x:t>Eläketurvakeskus, Tilastopalvelu, tilastot(at)etk.fi</x:t>
   </x:si>
   <x:si>