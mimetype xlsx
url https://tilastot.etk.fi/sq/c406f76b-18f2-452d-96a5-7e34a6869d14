--- v6 (2026-05-04)
+++ v7 (2026-05-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ddba0681e2046f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0cd3b126a5d1494e8de9d26891bb2014.psmdcp" Id="R859b19b7a6e8422a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67e186bc93c449eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cb86535af2f9430c947f3bacddc50e4c.psmdcp" Id="Rab3a95f65a924a31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="esiirtymisika02" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="30">
   <x:si>
     <x:t>Eläkkeelle siirtyneiden keskiarvoikä työeläkejärjestelmässä eläkelajin mukaan</x:t>
   </x:si>
   <x:si>
     <x:t>Omaeläke (pl. osa-aikaeläke ja ositt. varh. vanhuuseläke)</x:t>
   </x:si>
   <x:si>