--- v7 (2026-05-26)
+++ v8 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67e186bc93c449eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cb86535af2f9430c947f3bacddc50e4c.psmdcp" Id="Rab3a95f65a924a31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R235117001a124da2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/beeeaeacb9e543f3850be4a3106e2f90.psmdcp" Id="R828e77cfa5a8471f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="esiirtymisika02" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="30">
   <x:si>
     <x:t>Eläkkeelle siirtyneiden keskiarvoikä työeläkejärjestelmässä eläkelajin mukaan</x:t>
   </x:si>
   <x:si>
     <x:t>Omaeläke (pl. osa-aikaeläke ja ositt. varh. vanhuuseläke)</x:t>
   </x:si>
   <x:si>