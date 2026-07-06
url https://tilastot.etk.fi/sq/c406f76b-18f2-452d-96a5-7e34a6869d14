--- v8 (2026-06-15)
+++ v9 (2026-07-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R235117001a124da2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/beeeaeacb9e543f3850be4a3106e2f90.psmdcp" Id="R828e77cfa5a8471f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11821cef70324e71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7d7c5b683d72455cb81f698e48aa1bd0.psmdcp" Id="Rc53dc1d09b354792" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="esiirtymisika02" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="30">
   <x:si>
     <x:t>Eläkkeelle siirtyneiden keskiarvoikä työeläkejärjestelmässä eläkelajin mukaan</x:t>
   </x:si>
   <x:si>
     <x:t>Omaeläke (pl. osa-aikaeläke ja ositt. varh. vanhuuseläke)</x:t>
   </x:si>
   <x:si>