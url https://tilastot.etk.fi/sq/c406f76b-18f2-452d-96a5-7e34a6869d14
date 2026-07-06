--- v9 (2026-07-06)
+++ v10 (2026-07-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11821cef70324e71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7d7c5b683d72455cb81f698e48aa1bd0.psmdcp" Id="Rc53dc1d09b354792" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1187536866e94631" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2f26d0a9d728456ab76fcc05dd27a7f6.psmdcp" Id="R47c421be99684104" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="esiirtymisika02" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="30">
   <x:si>
     <x:t>Eläkkeelle siirtyneiden keskiarvoikä työeläkejärjestelmässä eläkelajin mukaan</x:t>
   </x:si>
   <x:si>
     <x:t>Omaeläke (pl. osa-aikaeläke ja ositt. varh. vanhuuseläke)</x:t>
   </x:si>
   <x:si>