--- v10 (2026-07-06)
+++ v11 (2026-07-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1187536866e94631" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2f26d0a9d728456ab76fcc05dd27a7f6.psmdcp" Id="R47c421be99684104" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ee025a5d1534a5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/12e79d3872234c94887268d39e0d0754.psmdcp" Id="R7918bd516fe24712" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="esiirtymisika02" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="30">
   <x:si>
     <x:t>Eläkkeelle siirtyneiden keskiarvoikä työeläkejärjestelmässä eläkelajin mukaan</x:t>
   </x:si>
   <x:si>
     <x:t>Omaeläke (pl. osa-aikaeläke ja ositt. varh. vanhuuseläke)</x:t>
   </x:si>
   <x:si>