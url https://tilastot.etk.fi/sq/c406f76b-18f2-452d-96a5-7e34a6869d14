--- v11 (2026-07-26)
+++ v12 (2026-08-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ee025a5d1534a5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/12e79d3872234c94887268d39e0d0754.psmdcp" Id="R7918bd516fe24712" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf69d81f06b8d4be0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1ae6bee242c24b8b8adabcce9e5d0427.psmdcp" Id="Rbf53545f2f23437f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="esiirtymisika02" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="30">
   <x:si>
     <x:t>Eläkkeelle siirtyneiden keskiarvoikä työeläkejärjestelmässä eläkelajin mukaan</x:t>
   </x:si>
   <x:si>
     <x:t>Omaeläke (pl. osa-aikaeläke ja ositt. varh. vanhuuseläke)</x:t>
   </x:si>
   <x:si>