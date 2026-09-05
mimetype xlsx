--- v12 (2026-08-16)
+++ v13 (2026-09-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf69d81f06b8d4be0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1ae6bee242c24b8b8adabcce9e5d0427.psmdcp" Id="Rbf53545f2f23437f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82f1c74b452846fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5e423f2683e54845857847aa1430db2b.psmdcp" Id="Ra32cfe51011944bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="esiirtymisika02" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="30">
   <x:si>
     <x:t>Eläkkeelle siirtyneiden keskiarvoikä työeläkejärjestelmässä eläkelajin mukaan</x:t>
   </x:si>
   <x:si>
     <x:t>Omaeläke (pl. osa-aikaeläke ja ositt. varh. vanhuuseläke)</x:t>
   </x:si>
   <x:si>