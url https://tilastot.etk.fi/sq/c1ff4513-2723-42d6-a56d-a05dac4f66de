--- v0 (2026-04-09)
+++ v1 (2026-04-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5252bfac3a3470e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6622e5f08830462f814effc1a00512e2.psmdcp" Id="Rbb9ee5b3aa69440f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac1f325d160740eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/57b00bb4980b456190bc0a25ed38665f.psmdcp" Id="R5511702a1e294e19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="emeno79_alue2025" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="45">
   <x:si>
     <x:t>Arbets- och FPA:s pensionsutgifter efter bosättningsområde år 2025, mn euro</x:t>
   </x:si>
   <x:si>
     <x:t>Pensionsutgifter, mn euros</x:t>
   </x:si>
   <x:si>