--- v1 (2026-04-29)
+++ v2 (2026-05-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac1f325d160740eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/57b00bb4980b456190bc0a25ed38665f.psmdcp" Id="R5511702a1e294e19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0c99b7b18ed4b6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5abf9b3febc04790a3aaa5d161e9fba3.psmdcp" Id="R04864d013d1e4ce4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="emeno79_alue2025" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="45">
   <x:si>
     <x:t>Arbets- och FPA:s pensionsutgifter efter bosättningsområde år 2025, mn euro</x:t>
   </x:si>
   <x:si>
     <x:t>Pensionsutgifter, mn euros</x:t>
   </x:si>
   <x:si>