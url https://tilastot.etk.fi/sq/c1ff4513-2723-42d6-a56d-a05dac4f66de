--- v2 (2026-05-20)
+++ v3 (2026-06-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0c99b7b18ed4b6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5abf9b3febc04790a3aaa5d161e9fba3.psmdcp" Id="R04864d013d1e4ce4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4885c50ffa74479c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/35048e1f1da34774a43110d8c11050cd.psmdcp" Id="Rf8bec485e04149c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="emeno79_alue2025" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="45">
   <x:si>
     <x:t>Arbets- och FPA:s pensionsutgifter efter bosättningsområde år 2025, mn euro</x:t>
   </x:si>
   <x:si>
     <x:t>Pensionsutgifter, mn euros</x:t>
   </x:si>
   <x:si>