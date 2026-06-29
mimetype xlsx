--- v3 (2026-06-09)
+++ v4 (2026-06-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4885c50ffa74479c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/35048e1f1da34774a43110d8c11050cd.psmdcp" Id="Rf8bec485e04149c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85080b7c836244d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1d59a9c8bc684a9d8ec92f62a6ef24aa.psmdcp" Id="Ra2a9ab0127f0403c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="emeno79_alue2025" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="45">
   <x:si>
     <x:t>Arbets- och FPA:s pensionsutgifter efter bosättningsområde år 2025, mn euro</x:t>
   </x:si>
   <x:si>
     <x:t>Pensionsutgifter, mn euros</x:t>
   </x:si>
   <x:si>