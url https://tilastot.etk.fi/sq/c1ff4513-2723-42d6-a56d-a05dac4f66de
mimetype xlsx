--- v4 (2026-06-29)
+++ v5 (2026-07-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85080b7c836244d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1d59a9c8bc684a9d8ec92f62a6ef24aa.psmdcp" Id="Ra2a9ab0127f0403c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R700df3dbf8964fd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/34e126ae6314491ea73eb629967fd227.psmdcp" Id="Rf348bb8248b34935" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="emeno79_alue2025" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="45">
   <x:si>
     <x:t>Arbets- och FPA:s pensionsutgifter efter bosättningsområde år 2025, mn euro</x:t>
   </x:si>
   <x:si>
     <x:t>Pensionsutgifter, mn euros</x:t>
   </x:si>
   <x:si>