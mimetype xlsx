--- v5 (2026-07-20)
+++ v6 (2026-08-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R700df3dbf8964fd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/34e126ae6314491ea73eb629967fd227.psmdcp" Id="Rf348bb8248b34935" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8012a2ac0fb4825" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/024c1a132c784815a32e8413b72121c6.psmdcp" Id="Rfc2f0854226d4d88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="emeno79_alue2025" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="45">
   <x:si>
     <x:t>Arbets- och FPA:s pensionsutgifter efter bosättningsområde år 2025, mn euro</x:t>
   </x:si>
   <x:si>
     <x:t>Pensionsutgifter, mn euros</x:t>
   </x:si>
   <x:si>