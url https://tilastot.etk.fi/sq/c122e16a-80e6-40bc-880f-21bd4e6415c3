--- v0 (2026-04-07)
+++ v1 (2026-04-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R817fc63438a64a4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/20de728e74034ac68493e8349de5e805.psmdcp" Id="R5b0261dc1a4a49fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb54c8fe639e64b65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/92bd54f3b5d04097a7b78f26d34a9bb6.psmdcp" Id="R09d33c5966c441c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Arbets- och folkpensionstagare efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Män</x:t>
   </x:si>
   <x:si>