--- v1 (2026-04-27)
+++ v2 (2026-05-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb54c8fe639e64b65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/92bd54f3b5d04097a7b78f26d34a9bb6.psmdcp" Id="R09d33c5966c441c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70c1dcbd3c2f4991" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b0f683e0de3c4ae48a1a9c02656134af.psmdcp" Id="R5239a1e35f4747db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Arbets- och folkpensionstagare efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Män</x:t>
   </x:si>
   <x:si>