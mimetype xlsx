--- v2 (2026-05-29)
+++ v3 (2026-06-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70c1dcbd3c2f4991" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b0f683e0de3c4ae48a1a9c02656134af.psmdcp" Id="R5239a1e35f4747db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51376b6cf5664734" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0be480ed5090402c895446679b5331c3.psmdcp" Id="R796da4ba655840e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Arbets- och folkpensionstagare efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Män</x:t>
   </x:si>
   <x:si>