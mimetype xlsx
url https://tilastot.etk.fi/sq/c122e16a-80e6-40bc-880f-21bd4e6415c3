--- v3 (2026-06-18)
+++ v4 (2026-06-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51376b6cf5664734" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0be480ed5090402c895446679b5331c3.psmdcp" Id="R796da4ba655840e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0838bf6281e44eaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d58b590d9377412d851fe780fd3c5e48.psmdcp" Id="R566e2b6b5b8f47be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Arbets- och folkpensionstagare efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Män</x:t>
   </x:si>
   <x:si>