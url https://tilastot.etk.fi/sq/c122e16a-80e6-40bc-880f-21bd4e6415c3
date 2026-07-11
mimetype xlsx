--- v4 (2026-06-20)
+++ v5 (2026-07-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0838bf6281e44eaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d58b590d9377412d851fe780fd3c5e48.psmdcp" Id="R566e2b6b5b8f47be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89b109fa55a64ce7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4f0608a1a9194f03afdf2f5589859f3c.psmdcp" Id="R200d07745569459d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Arbets- och folkpensionstagare efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Män</x:t>
   </x:si>
   <x:si>