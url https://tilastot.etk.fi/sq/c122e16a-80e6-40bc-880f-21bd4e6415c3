--- v5 (2026-07-11)
+++ v6 (2026-07-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89b109fa55a64ce7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4f0608a1a9194f03afdf2f5589859f3c.psmdcp" Id="R200d07745569459d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72d26c8c71d84a77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5a1e5611314f46e1bb8e08bff0b418ce.psmdcp" Id="Rbf48352d94ea4269" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Arbets- och folkpensionstagare efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Män</x:t>
   </x:si>
   <x:si>