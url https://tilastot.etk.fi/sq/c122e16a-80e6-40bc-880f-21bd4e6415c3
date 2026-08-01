--- v6 (2026-07-11)
+++ v7 (2026-08-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72d26c8c71d84a77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5a1e5611314f46e1bb8e08bff0b418ce.psmdcp" Id="Rbf48352d94ea4269" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94bd1ef86ee645af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dc3961d7c40b4356b39b3504f25bf505.psmdcp" Id="R29cdb8692e394c54" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Arbets- och folkpensionstagare efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Män</x:t>
   </x:si>
   <x:si>