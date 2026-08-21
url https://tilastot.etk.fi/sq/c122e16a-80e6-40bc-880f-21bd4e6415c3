--- v7 (2026-08-01)
+++ v8 (2026-08-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94bd1ef86ee645af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dc3961d7c40b4356b39b3504f25bf505.psmdcp" Id="R29cdb8692e394c54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re01a503a99be41d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ef214b7d8f3c4588b2a3f5a7da510bdc.psmdcp" Id="R23a48902c0b84a30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Arbets- och folkpensionstagare efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Män</x:t>
   </x:si>
   <x:si>