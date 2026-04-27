--- v0 (2026-04-07)
+++ v1 (2026-04-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5e31037e29a4b1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/df8852d0fb0c49c1b4be6e69265270a1.psmdcp" Id="Rb45be732060543dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d02252ef50f453d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/294b8ccf6bc94d9ebbac18edbbe40fc4.psmdcp" Id="R9eeeac232048478d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_3k01_des" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>Övre decilgränser för arbets- och folkpensionstagares pension</x:t>
   </x:si>
   <x:si>
     <x:t>Decil 5 (median), euro/mån</x:t>
   </x:si>
   <x:si>