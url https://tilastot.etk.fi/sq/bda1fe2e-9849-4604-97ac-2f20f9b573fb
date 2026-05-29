--- v1 (2026-04-27)
+++ v2 (2026-05-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d02252ef50f453d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/294b8ccf6bc94d9ebbac18edbbe40fc4.psmdcp" Id="R9eeeac232048478d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3282607a03e1413c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/75fee939cab84793be9f770f0bf98cc9.psmdcp" Id="R93f0dc1399de46cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_3k01_des" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>Övre decilgränser för arbets- och folkpensionstagares pension</x:t>
   </x:si>
   <x:si>
     <x:t>Decil 5 (median), euro/mån</x:t>
   </x:si>
   <x:si>