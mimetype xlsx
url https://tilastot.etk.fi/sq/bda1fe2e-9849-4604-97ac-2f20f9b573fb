--- v2 (2026-05-29)
+++ v3 (2026-06-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3282607a03e1413c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/75fee939cab84793be9f770f0bf98cc9.psmdcp" Id="R93f0dc1399de46cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54069554c0594782" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c3c2b1b330094ba49e8e35ef5ec9b6a4.psmdcp" Id="Re13160ebe48d47e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_3k01_des" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>Övre decilgränser för arbets- och folkpensionstagares pension</x:t>
   </x:si>
   <x:si>
     <x:t>Decil 5 (median), euro/mån</x:t>
   </x:si>
   <x:si>