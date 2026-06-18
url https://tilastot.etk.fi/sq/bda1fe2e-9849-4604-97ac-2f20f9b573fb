--- v3 (2026-06-18)
+++ v4 (2026-06-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54069554c0594782" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c3c2b1b330094ba49e8e35ef5ec9b6a4.psmdcp" Id="Re13160ebe48d47e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd10f6f2e7db4f6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/24b910ef46de4248867ad123988df3b1.psmdcp" Id="R90916eda121d4113" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_3k01_des" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>Övre decilgränser för arbets- och folkpensionstagares pension</x:t>
   </x:si>
   <x:si>
     <x:t>Decil 5 (median), euro/mån</x:t>
   </x:si>
   <x:si>