--- v4 (2026-06-18)
+++ v5 (2026-07-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd10f6f2e7db4f6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/24b910ef46de4248867ad123988df3b1.psmdcp" Id="R90916eda121d4113" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8970488be344ee4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a165808df62a422aaf52139f122e14f3.psmdcp" Id="R2998f454ba0441b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_3k01_des" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>Övre decilgränser för arbets- och folkpensionstagares pension</x:t>
   </x:si>
   <x:si>
     <x:t>Decil 5 (median), euro/mån</x:t>
   </x:si>
   <x:si>