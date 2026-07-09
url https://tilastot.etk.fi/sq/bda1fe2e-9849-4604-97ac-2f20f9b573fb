--- v5 (2026-07-09)
+++ v6 (2026-07-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8970488be344ee4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a165808df62a422aaf52139f122e14f3.psmdcp" Id="R2998f454ba0441b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5e03afb61334997" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f67ff16844a740b1b38095694e6b1935.psmdcp" Id="R5252db541a6248d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_3k01_des" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>Övre decilgränser för arbets- och folkpensionstagares pension</x:t>
   </x:si>
   <x:si>
     <x:t>Decil 5 (median), euro/mån</x:t>
   </x:si>
   <x:si>