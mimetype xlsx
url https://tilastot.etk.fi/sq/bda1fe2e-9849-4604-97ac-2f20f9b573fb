--- v6 (2026-07-09)
+++ v7 (2026-07-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5e03afb61334997" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f67ff16844a740b1b38095694e6b1935.psmdcp" Id="R5252db541a6248d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd430c5932842493e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8c4f792bd39e403b8b31c2bb89164221.psmdcp" Id="R49c87bd1fd874641" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_3k01_des" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>Övre decilgränser för arbets- och folkpensionstagares pension</x:t>
   </x:si>
   <x:si>
     <x:t>Decil 5 (median), euro/mån</x:t>
   </x:si>
   <x:si>