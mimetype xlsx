--- v7 (2026-07-29)
+++ v8 (2026-08-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd430c5932842493e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8c4f792bd39e403b8b31c2bb89164221.psmdcp" Id="R49c87bd1fd874641" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a5224a92f874360" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/46951d00886b4344bb2acad2a9342315.psmdcp" Id="Rba304ba9aa954080" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_3k01_des" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>Övre decilgränser för arbets- och folkpensionstagares pension</x:t>
   </x:si>
   <x:si>
     <x:t>Decil 5 (median), euro/mån</x:t>
   </x:si>
   <x:si>