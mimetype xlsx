--- v8 (2026-08-18)
+++ v9 (2026-09-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a5224a92f874360" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/46951d00886b4344bb2acad2a9342315.psmdcp" Id="Rba304ba9aa954080" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R882964c03dba4150" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/06bb5f011c6f4054924bea7236c8fdba.psmdcp" Id="R5b21570a77754858" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_3k01_des" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>Övre decilgränser för arbets- och folkpensionstagares pension</x:t>
   </x:si>
   <x:si>
     <x:t>Decil 5 (median), euro/mån</x:t>
   </x:si>
   <x:si>