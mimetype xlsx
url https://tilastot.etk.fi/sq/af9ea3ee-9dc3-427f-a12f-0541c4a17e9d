--- v1 (2026-03-05)
+++ v2 (2026-04-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e02957b4862458a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ea6390d2cf564c6ea2ccfb65861970fd.psmdcp" Id="R656a416fcc5d4606" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf268aa15cb34ca9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/85665314abe741089c6fc40563dc23a5.psmdcp" Id="Rb530704a408243b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="lah1_21tod_maa" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
   <x:si>
     <x:t>Beviljade intyg om rätt att omfattas av finländsk social trygghet under utlandsarbete efter länder</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>