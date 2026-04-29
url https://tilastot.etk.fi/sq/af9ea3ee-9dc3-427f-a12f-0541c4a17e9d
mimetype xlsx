--- v2 (2026-04-08)
+++ v3 (2026-04-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf268aa15cb34ca9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/85665314abe741089c6fc40563dc23a5.psmdcp" Id="Rb530704a408243b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d7db41fa96f448a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e742790ec85c49f9b219aafb41a68213.psmdcp" Id="R66deab7295934335" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="lah1_21tod_maa" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
   <x:si>
     <x:t>Beviljade intyg om rätt att omfattas av finländsk social trygghet under utlandsarbete efter länder</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>
@@ -109,51 +109,51 @@
   <x:si>
     <x:t>Österrike</x:t>
   </x:si>
   <x:si>
     <x:t>Kanada</x:t>
   </x:si>
   <x:si>
     <x:t>Indien</x:t>
   </x:si>
   <x:si>
     <x:t>Polen</x:t>
   </x:si>
   <x:si>
     <x:t>Japan</x:t>
   </x:si>
   <x:si>
     <x:t>Schweiz</x:t>
   </x:si>
   <x:si>
     <x:t>Lettland</x:t>
   </x:si>
   <x:si>
     <x:t>Tjeckien</x:t>
   </x:si>
   <x:si>
-    <x:t>Statistikbeskrivningen, begreppen och definitionerna samt kvalitetsbeskrivningen finns tillgängliga på Etk.fi. &lt;A HREF=https://etk.fi/sv/forskning-statistik-och-prognoser/statistik/utsanda-arbetstagare/&gt;&lt;u&gt;Gå till webbsidan för statistiken Statistik över försäkring av utlandsarbete och över utsända arbetstagare på Etk.fi.&lt;/u&gt;&lt;/A&gt;</x:t>
+    <x:t>Statistikbeskrivningen, begreppen och definitionerna samt kvalitetsbeskrivningen finns tillgängliga på Etk.fi. &lt;A HREF=https://www.etk.fi/sv/forskning-statistik-och-prognoser/statistik/arbetspensionsforsakring-och-arbete/statistik-over-forsakring-av-utlandsarbete-och-over-utsanda-arbetstagare/&gt;&lt;u&gt;Gå till webbsidan för statistiken Statistik över försäkring av utlandsarbete och över utsända arbetstagare på Etk.fi.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>En person kan få flera intyg under samma år. Intygen för dem som arbetar i två eller flera länder har inte specificerats enligt länderna.</x:t>
   </x:si>
   <x:si>
     <x:t>Symboler i tabellen:
 0 = mindre än hälften av den använda enheten
 - = inga fall eller logiskt omöjligt
 .. = uppgift ej tillgänglig eller utesluten p.g.a. det ringa antalet fall</x:t>
   </x:si>
   <x:si>
     <x:t>Senaste uppdatering:</x:t>
   </x:si>
   <x:si>
     <x:t>20260129 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Källa:</x:t>
   </x:si>
   <x:si>
     <x:t>Pensionsskyddscentralen</x:t>
   </x:si>
   <x:si>
     <x:t>Kontaktperson:</x:t>
   </x:si>