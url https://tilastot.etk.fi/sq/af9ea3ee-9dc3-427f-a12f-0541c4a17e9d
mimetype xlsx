--- v3 (2026-04-29)
+++ v4 (2026-05-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d7db41fa96f448a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e742790ec85c49f9b219aafb41a68213.psmdcp" Id="R66deab7295934335" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb52622a0ed0349c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fe1db081f6f04607991170db65427fef.psmdcp" Id="R33de0490f2904c70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="lah1_21tod_maa" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
   <x:si>
     <x:t>Beviljade intyg om rätt att omfattas av finländsk social trygghet under utlandsarbete efter länder</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>