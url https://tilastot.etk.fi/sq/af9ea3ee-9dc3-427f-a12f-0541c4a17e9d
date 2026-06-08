--- v4 (2026-05-19)
+++ v5 (2026-06-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb52622a0ed0349c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fe1db081f6f04607991170db65427fef.psmdcp" Id="R33de0490f2904c70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24f0e9c734da4918" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2df9182cb1fa4e7c8b00df49b307951d.psmdcp" Id="R5fa01881311a48cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="lah1_21tod_maa" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
   <x:si>
     <x:t>Beviljade intyg om rätt att omfattas av finländsk social trygghet under utlandsarbete efter länder</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>