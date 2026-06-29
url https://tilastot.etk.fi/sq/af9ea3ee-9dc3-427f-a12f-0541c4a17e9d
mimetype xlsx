--- v5 (2026-06-08)
+++ v6 (2026-06-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24f0e9c734da4918" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2df9182cb1fa4e7c8b00df49b307951d.psmdcp" Id="R5fa01881311a48cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28fb20a25342446f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/29c2dcce669745b18c06efb4ffc21d11.psmdcp" Id="R38b8b1c512ed4da9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="lah1_21tod_maa" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
   <x:si>
     <x:t>Beviljade intyg om rätt att omfattas av finländsk social trygghet under utlandsarbete efter länder</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>