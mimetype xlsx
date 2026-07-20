--- v6 (2026-06-29)
+++ v7 (2026-07-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28fb20a25342446f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/29c2dcce669745b18c06efb4ffc21d11.psmdcp" Id="R38b8b1c512ed4da9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf856bf2c68e540a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7ac285f15e714d15b244b04c32d5cbd1.psmdcp" Id="Rcbc9ca25b54d4614" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="lah1_21tod_maa" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
   <x:si>
     <x:t>Beviljade intyg om rätt att omfattas av finländsk social trygghet under utlandsarbete efter länder</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>