--- v7 (2026-07-20)
+++ v8 (2026-08-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf856bf2c68e540a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7ac285f15e714d15b244b04c32d5cbd1.psmdcp" Id="Rcbc9ca25b54d4614" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R804cfa631fc749a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/375a5c819fe2448ca76dddabd73eccc1.psmdcp" Id="R5952f0c0195949bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="lah1_21tod_maa" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
   <x:si>
     <x:t>Beviljade intyg om rätt att omfattas av finländsk social trygghet under utlandsarbete efter länder</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>