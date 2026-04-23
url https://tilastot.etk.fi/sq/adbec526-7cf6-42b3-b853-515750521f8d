--- v0 (2026-04-02)
+++ v1 (2026-04-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8c48bb0a9ae46f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6731c8b6f44c40988614d39a53131943.psmdcp" Id="R60aa335a0a4a4c9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc8f6a710a4d4b17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e1db94f07e0441bb8c1162fe466545df.psmdcp" Id="R88a5714521a448e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k04_rak" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>Earnings-related and national pension recipients by pension composition</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>