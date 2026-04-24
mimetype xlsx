--- v1 (2026-04-23)
+++ v2 (2026-04-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc8f6a710a4d4b17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e1db94f07e0441bb8c1162fe466545df.psmdcp" Id="R88a5714521a448e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc5644b5233a441a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/91fd27b3d37a46bbb2e2fb2fced048d9.psmdcp" Id="Rf83c3b9dbe9b4570" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k04_rak" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>Earnings-related and national pension recipients by pension composition</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>