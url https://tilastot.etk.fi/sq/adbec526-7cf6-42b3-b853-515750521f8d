--- v2 (2026-04-24)
+++ v3 (2026-05-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc5644b5233a441a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/91fd27b3d37a46bbb2e2fb2fced048d9.psmdcp" Id="Rf83c3b9dbe9b4570" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb95878745ef2481b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/da937b6b78a144b69106eefa93c550b7.psmdcp" Id="R953af90dd2754044" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k04_rak" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>Earnings-related and national pension recipients by pension composition</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>