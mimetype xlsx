--- v3 (2026-05-14)
+++ v4 (2026-06-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb95878745ef2481b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/da937b6b78a144b69106eefa93c550b7.psmdcp" Id="R953af90dd2754044" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25e4eb9031994848" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ef60bd8d15a34c5faa3a5613aeb4797d.psmdcp" Id="R054aea575faf429f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k04_rak" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>Earnings-related and national pension recipients by pension composition</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>