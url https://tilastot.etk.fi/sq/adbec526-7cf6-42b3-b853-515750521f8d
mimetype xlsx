--- v4 (2026-06-04)
+++ v5 (2026-06-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25e4eb9031994848" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ef60bd8d15a34c5faa3a5613aeb4797d.psmdcp" Id="R054aea575faf429f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra759fb0d9e784aaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/daa8a265f61e44b9a1f40e998721f03b.psmdcp" Id="Rd2d0bbf5b1a0476c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k04_rak" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>Earnings-related and national pension recipients by pension composition</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>