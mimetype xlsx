--- v5 (2026-06-24)
+++ v6 (2026-07-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra759fb0d9e784aaa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/daa8a265f61e44b9a1f40e998721f03b.psmdcp" Id="Rd2d0bbf5b1a0476c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R978c74aff9e94184" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3bb4a786531142838b5d726805b8ab47.psmdcp" Id="R8b41b100466a4532" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k04_rak" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>Earnings-related and national pension recipients by pension composition</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>