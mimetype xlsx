--- v6 (2026-07-14)
+++ v7 (2026-08-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R978c74aff9e94184" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3bb4a786531142838b5d726805b8ab47.psmdcp" Id="R8b41b100466a4532" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb553b7d85030446b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f6d0df89084c45f9b222b31d327b9e74.psmdcp" Id="R099c973b683d47ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k04_rak" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>Earnings-related and national pension recipients by pension composition</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>