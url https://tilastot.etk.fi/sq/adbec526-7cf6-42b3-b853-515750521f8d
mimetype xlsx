--- v7 (2026-08-03)
+++ v8 (2026-08-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb553b7d85030446b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f6d0df89084c45f9b222b31d327b9e74.psmdcp" Id="R099c973b683d47ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bf61e5391cd40b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a384e58cda694c4494d02e8d7e253570.psmdcp" Id="R1f5f2c627fae4fc6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k04_rak" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>Earnings-related and national pension recipients by pension composition</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>