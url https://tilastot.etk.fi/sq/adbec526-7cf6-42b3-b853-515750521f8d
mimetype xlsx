--- v8 (2026-08-24)
+++ v9 (2026-09-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bf61e5391cd40b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a384e58cda694c4494d02e8d7e253570.psmdcp" Id="R1f5f2c627fae4fc6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c7c667200474992" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3396d9b281894d81bb9f24ab34a085a9.psmdcp" Id="Rd765746583514b93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k04_rak" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>Earnings-related and national pension recipients by pension composition</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>