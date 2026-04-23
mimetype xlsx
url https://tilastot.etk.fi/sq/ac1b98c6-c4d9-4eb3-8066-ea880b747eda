--- v0 (2026-04-02)
+++ v1 (2026-04-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7312722ebfee4ba9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/26ebb34c2de44dcfab38c54662c4f237.psmdcp" Id="Rd57e50813b854fd6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0618a97695704dda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b4d79ec0073948769d4172fef6585523.psmdcp" Id="R295aa315bf704d2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Average pension of earnings-related and national pension recipients</x:t>
   </x:si>
   <x:si>
     <x:t>Average pension, euros/month</x:t>
   </x:si>
   <x:si>