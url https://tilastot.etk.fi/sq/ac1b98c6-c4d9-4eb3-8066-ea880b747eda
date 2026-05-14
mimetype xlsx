--- v1 (2026-04-23)
+++ v2 (2026-05-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0618a97695704dda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b4d79ec0073948769d4172fef6585523.psmdcp" Id="R295aa315bf704d2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R267ebad152034e3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/49a812e1e1fc40fe9983faa8c469b84b.psmdcp" Id="R1e0a492e0a624321" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Average pension of earnings-related and national pension recipients</x:t>
   </x:si>
   <x:si>
     <x:t>Average pension, euros/month</x:t>
   </x:si>
   <x:si>