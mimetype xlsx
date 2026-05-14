--- v2 (2026-05-14)
+++ v3 (2026-05-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R267ebad152034e3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/49a812e1e1fc40fe9983faa8c469b84b.psmdcp" Id="R1e0a492e0a624321" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b8870dc80614d7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b260238ca05c45bba21183301f0f37b9.psmdcp" Id="R76876acabe7c43e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Average pension of earnings-related and national pension recipients</x:t>
   </x:si>
   <x:si>
     <x:t>Average pension, euros/month</x:t>
   </x:si>
   <x:si>