--- v3 (2026-05-14)
+++ v4 (2026-06-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b8870dc80614d7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b260238ca05c45bba21183301f0f37b9.psmdcp" Id="R76876acabe7c43e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61ec35cea4514511" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3c6d579eef2f4fe995a432306fcb4185.psmdcp" Id="R9aa1cd0267094159" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Average pension of earnings-related and national pension recipients</x:t>
   </x:si>
   <x:si>
     <x:t>Average pension, euros/month</x:t>
   </x:si>
   <x:si>