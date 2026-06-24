--- v4 (2026-06-04)
+++ v5 (2026-06-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61ec35cea4514511" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3c6d579eef2f4fe995a432306fcb4185.psmdcp" Id="R9aa1cd0267094159" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f753bccec1549e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/36dde2f6413b4d49bd6d9e988fd3975f.psmdcp" Id="R2d7796112bac47df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Average pension of earnings-related and national pension recipients</x:t>
   </x:si>
   <x:si>
     <x:t>Average pension, euros/month</x:t>
   </x:si>
   <x:si>