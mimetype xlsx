--- v5 (2026-06-24)
+++ v6 (2026-07-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f753bccec1549e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/36dde2f6413b4d49bd6d9e988fd3975f.psmdcp" Id="R2d7796112bac47df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbecd76bc38a4450" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e96048aa160741b183450378c52ebafd.psmdcp" Id="R87e606b08a174d72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Average pension of earnings-related and national pension recipients</x:t>
   </x:si>
   <x:si>
     <x:t>Average pension, euros/month</x:t>
   </x:si>
   <x:si>