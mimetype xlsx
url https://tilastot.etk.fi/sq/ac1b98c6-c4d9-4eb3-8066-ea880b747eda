--- v6 (2026-07-14)
+++ v7 (2026-08-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbecd76bc38a4450" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e96048aa160741b183450378c52ebafd.psmdcp" Id="R87e606b08a174d72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra23327d8fd2b4558" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e5e1c6bc809641a0b0068ff7a60a1359.psmdcp" Id="R5b3dd28269114f29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Average pension of earnings-related and national pension recipients</x:t>
   </x:si>
   <x:si>
     <x:t>Average pension, euros/month</x:t>
   </x:si>
   <x:si>