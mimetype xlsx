--- v7 (2026-08-03)
+++ v8 (2026-08-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra23327d8fd2b4558" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e5e1c6bc809641a0b0068ff7a60a1359.psmdcp" Id="R5b3dd28269114f29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dc1f358220b4081" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c9a79a1b63694d41b0a9d7a407d6de81.psmdcp" Id="R8e492c8dc8b04393" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Average pension of earnings-related and national pension recipients</x:t>
   </x:si>
   <x:si>
     <x:t>Average pension, euros/month</x:t>
   </x:si>
   <x:si>