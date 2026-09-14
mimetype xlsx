--- v8 (2026-08-24)
+++ v9 (2026-09-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dc1f358220b4081" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c9a79a1b63694d41b0a9d7a407d6de81.psmdcp" Id="R8e492c8dc8b04393" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1aa0094f02dc4ee8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1cc81022066b467e993d069765402d85.psmdcp" Id="R0b6f9d3cdc2344d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Average pension of earnings-related and national pension recipients</x:t>
   </x:si>
   <x:si>
     <x:t>Average pension, euros/month</x:t>
   </x:si>
   <x:si>