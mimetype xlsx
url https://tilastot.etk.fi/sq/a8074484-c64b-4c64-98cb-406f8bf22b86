--- v0 (2026-04-02)
+++ v1 (2026-04-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cafac947eb74009" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/985760de3d424032a3672f9687599de0.psmdcp" Id="R57050da13904469d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4adf691b48f471e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/77690570a78c4ba09928325ee7b064d4.psmdcp" Id="R359fce77dc5246bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Earnings-related and national pension recipients by pension benefit</x:t>
   </x:si>
   <x:si>
     <x:t>Males</x:t>
   </x:si>
   <x:si>