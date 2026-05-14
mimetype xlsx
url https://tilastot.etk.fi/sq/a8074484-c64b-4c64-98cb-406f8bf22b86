--- v1 (2026-04-23)
+++ v2 (2026-05-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4adf691b48f471e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/77690570a78c4ba09928325ee7b064d4.psmdcp" Id="R359fce77dc5246bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd652e5df1fa4399" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dd12c7928d1d49b1a1dc94cf5224c85d.psmdcp" Id="Re795850b72b04f9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Earnings-related and national pension recipients by pension benefit</x:t>
   </x:si>
   <x:si>
     <x:t>Males</x:t>
   </x:si>
   <x:si>