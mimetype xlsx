--- v2 (2026-05-14)
+++ v3 (2026-05-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd652e5df1fa4399" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dd12c7928d1d49b1a1dc94cf5224c85d.psmdcp" Id="Re795850b72b04f9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c6a40251b504798" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0d4ed9b61a774c96a9ae00d1c3521582.psmdcp" Id="Re8eb2bf338294ea2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Earnings-related and national pension recipients by pension benefit</x:t>
   </x:si>
   <x:si>
     <x:t>Males</x:t>
   </x:si>
   <x:si>