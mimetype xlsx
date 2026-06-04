--- v3 (2026-05-14)
+++ v4 (2026-06-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c6a40251b504798" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0d4ed9b61a774c96a9ae00d1c3521582.psmdcp" Id="Re8eb2bf338294ea2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68127814e1dc4870" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b03460f4ca4646cdb2535b1c9f5728bf.psmdcp" Id="R51a8848c3ddd4bf1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Earnings-related and national pension recipients by pension benefit</x:t>
   </x:si>
   <x:si>
     <x:t>Males</x:t>
   </x:si>
   <x:si>