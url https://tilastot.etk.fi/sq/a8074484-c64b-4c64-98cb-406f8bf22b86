--- v4 (2026-06-04)
+++ v5 (2026-06-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68127814e1dc4870" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b03460f4ca4646cdb2535b1c9f5728bf.psmdcp" Id="R51a8848c3ddd4bf1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R465b536205f94ceb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a4b658840d8d4ae6801ae1424fca6be0.psmdcp" Id="Re38b066b1ebd4317" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Earnings-related and national pension recipients by pension benefit</x:t>
   </x:si>
   <x:si>
     <x:t>Males</x:t>
   </x:si>
   <x:si>