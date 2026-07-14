--- v5 (2026-06-24)
+++ v6 (2026-07-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R465b536205f94ceb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a4b658840d8d4ae6801ae1424fca6be0.psmdcp" Id="Re38b066b1ebd4317" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10603f55406f4f10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c5564ff40b004609b103ae672c2491f3.psmdcp" Id="R719bdbeb5dba4edf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Earnings-related and national pension recipients by pension benefit</x:t>
   </x:si>
   <x:si>
     <x:t>Males</x:t>
   </x:si>
   <x:si>