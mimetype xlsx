--- v6 (2026-07-14)
+++ v7 (2026-08-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10603f55406f4f10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c5564ff40b004609b103ae672c2491f3.psmdcp" Id="R719bdbeb5dba4edf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38137e89871f406d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d71d6664913d4481b4088cbf7607cb49.psmdcp" Id="R270468c229e640e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Earnings-related and national pension recipients by pension benefit</x:t>
   </x:si>
   <x:si>
     <x:t>Males</x:t>
   </x:si>
   <x:si>