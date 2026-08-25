--- v7 (2026-08-03)
+++ v8 (2026-08-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38137e89871f406d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d71d6664913d4481b4088cbf7607cb49.psmdcp" Id="R270468c229e640e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f9326f5d19b4d5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/59c58ec26d8c4f9bb716b412a91c6fbb.psmdcp" Id="R19d12e4f818e4774" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Earnings-related and national pension recipients by pension benefit</x:t>
   </x:si>
   <x:si>
     <x:t>Males</x:t>
   </x:si>
   <x:si>