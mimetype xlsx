--- v8 (2026-08-25)
+++ v9 (2026-09-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f9326f5d19b4d5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/59c58ec26d8c4f9bb716b412a91c6fbb.psmdcp" Id="R19d12e4f818e4774" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad863ed9097a4ae4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/90ace75c3d464ed6ae309c91becdb1b0.psmdcp" Id="R366f4418ad18441d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Earnings-related and national pension recipients by pension benefit</x:t>
   </x:si>
   <x:si>
     <x:t>Males</x:t>
   </x:si>
   <x:si>