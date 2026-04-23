--- v0 (2026-04-02)
+++ v1 (2026-04-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2a8e3f617d048c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a67befb70e54445bb7db65024c079f57.psmdcp" Id="R1ef7616cbd1b4e36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3638fb3dda046ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/411154774a4b45489c5ca0acab932e8a.psmdcp" Id="R6c743312aae3470f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k04_rak" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Earnings-related and national pension recipients by pension composition</x:t>
   </x:si>
   <x:si>
     <x:t>Recipients of both statutory earnings-related and national pension</x:t>
   </x:si>
   <x:si>