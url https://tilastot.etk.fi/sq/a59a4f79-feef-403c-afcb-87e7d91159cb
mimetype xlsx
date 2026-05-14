--- v1 (2026-04-23)
+++ v2 (2026-05-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3638fb3dda046ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/411154774a4b45489c5ca0acab932e8a.psmdcp" Id="R6c743312aae3470f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6f63faca4fd4bbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aa8e3f1b43534b62a9ae8d7451bd353e.psmdcp" Id="R74aa9c8a3dea41ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k04_rak" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Earnings-related and national pension recipients by pension composition</x:t>
   </x:si>
   <x:si>
     <x:t>Recipients of both statutory earnings-related and national pension</x:t>
   </x:si>
   <x:si>