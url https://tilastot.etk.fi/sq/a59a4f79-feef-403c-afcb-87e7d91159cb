--- v2 (2026-05-14)
+++ v3 (2026-05-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6f63faca4fd4bbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aa8e3f1b43534b62a9ae8d7451bd353e.psmdcp" Id="R74aa9c8a3dea41ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a172bb2c80e4d7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/06b15daff1de48eeafb5e99ad950cafd.psmdcp" Id="R46d0e4a641fc4a63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k04_rak" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Earnings-related and national pension recipients by pension composition</x:t>
   </x:si>
   <x:si>
     <x:t>Recipients of both statutory earnings-related and national pension</x:t>
   </x:si>
   <x:si>