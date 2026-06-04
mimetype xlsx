--- v3 (2026-05-14)
+++ v4 (2026-06-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a172bb2c80e4d7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/06b15daff1de48eeafb5e99ad950cafd.psmdcp" Id="R46d0e4a641fc4a63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23ce92c7af2a4a69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aefa68fc6cad4b0a8412bfe855104b3b.psmdcp" Id="Rb49f18322b5d4d90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k04_rak" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Earnings-related and national pension recipients by pension composition</x:t>
   </x:si>
   <x:si>
     <x:t>Recipients of both statutory earnings-related and national pension</x:t>
   </x:si>
   <x:si>