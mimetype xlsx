--- v4 (2026-06-04)
+++ v5 (2026-06-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23ce92c7af2a4a69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/aefa68fc6cad4b0a8412bfe855104b3b.psmdcp" Id="Rb49f18322b5d4d90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75d3cf566a394495" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e87888b0396149b3a7b81f41e9e2d5d0.psmdcp" Id="R762bad367c2f4d67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k04_rak" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Earnings-related and national pension recipients by pension composition</x:t>
   </x:si>
   <x:si>
     <x:t>Recipients of both statutory earnings-related and national pension</x:t>
   </x:si>
   <x:si>