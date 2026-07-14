--- v5 (2026-06-24)
+++ v6 (2026-07-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75d3cf566a394495" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e87888b0396149b3a7b81f41e9e2d5d0.psmdcp" Id="R762bad367c2f4d67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R199591f68831426d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4c5f0e5d91fe4a99b9922dd973ce028d.psmdcp" Id="R4ee0518baf254c4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k04_rak" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Earnings-related and national pension recipients by pension composition</x:t>
   </x:si>
   <x:si>
     <x:t>Recipients of both statutory earnings-related and national pension</x:t>
   </x:si>
   <x:si>