--- v6 (2026-07-14)
+++ v7 (2026-08-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R199591f68831426d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4c5f0e5d91fe4a99b9922dd973ce028d.psmdcp" Id="R4ee0518baf254c4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95b6ce9470924a62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/63cb65c7b5a3411186c755bd79ab3b9b.psmdcp" Id="R346febbfa8d14c51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k04_rak" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Earnings-related and national pension recipients by pension composition</x:t>
   </x:si>
   <x:si>
     <x:t>Recipients of both statutory earnings-related and national pension</x:t>
   </x:si>
   <x:si>