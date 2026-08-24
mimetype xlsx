--- v7 (2026-08-03)
+++ v8 (2026-08-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95b6ce9470924a62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/63cb65c7b5a3411186c755bd79ab3b9b.psmdcp" Id="R346febbfa8d14c51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23abc6d4fd8240bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f44a56671bc54dcea68f3a40a674f159.psmdcp" Id="R6ea5cb34ea1b4a14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k04_rak" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Earnings-related and national pension recipients by pension composition</x:t>
   </x:si>
   <x:si>
     <x:t>Recipients of both statutory earnings-related and national pension</x:t>
   </x:si>
   <x:si>