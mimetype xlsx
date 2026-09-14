--- v8 (2026-08-24)
+++ v9 (2026-09-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23abc6d4fd8240bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f44a56671bc54dcea68f3a40a674f159.psmdcp" Id="R6ea5cb34ea1b4a14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0e8b1efbda94b36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4c8964f1c3104d2d9debb68d8b33e433.psmdcp" Id="Ree460dda15414f54" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k04_rak" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Earnings-related and national pension recipients by pension composition</x:t>
   </x:si>
   <x:si>
     <x:t>Recipients of both statutory earnings-related and national pension</x:t>
   </x:si>
   <x:si>