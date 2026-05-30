--- v0 (2026-05-10)
+++ v1 (2026-05-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1710be8af77149d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6332bae683fd46e49bbb840085d7f20f.psmdcp" Id="Ra29d875550254b44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8df2b0c0668b4061" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c00eeac005dd42fdba4286591e70aa36.psmdcp" Id="R82faec074e4a475d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajat eläkelajeittain</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>