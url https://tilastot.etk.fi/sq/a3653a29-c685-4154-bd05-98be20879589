--- v1 (2026-05-30)
+++ v2 (2026-06-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8df2b0c0668b4061" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c00eeac005dd42fdba4286591e70aa36.psmdcp" Id="R82faec074e4a475d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a10c8bc1c624a56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/060715c8fb2b40ab8914a746d1c38800.psmdcp" Id="R35d105e0ed2e482f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajat eläkelajeittain</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>