--- v2 (2026-06-23)
+++ v3 (2026-07-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a10c8bc1c624a56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/060715c8fb2b40ab8914a746d1c38800.psmdcp" Id="R35d105e0ed2e482f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf40684d207af4340" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/53edc865f170497d8a5e5b80e5bfd6bb.psmdcp" Id="Rf38bdfb84f51458a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajat eläkelajeittain</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>