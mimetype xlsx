--- v3 (2026-07-13)
+++ v4 (2026-08-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf40684d207af4340" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/53edc865f170497d8a5e5b80e5bfd6bb.psmdcp" Id="Rf38bdfb84f51458a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbcc143c69ce4639" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/16209585bc20425b9e5e1eba6a758f25.psmdcp" Id="Reb78804a79974a4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajat eläkelajeittain</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>