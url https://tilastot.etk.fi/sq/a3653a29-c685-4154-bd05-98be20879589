--- v4 (2026-08-03)
+++ v5 (2026-08-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbcc143c69ce4639" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/16209585bc20425b9e5e1eba6a758f25.psmdcp" Id="Reb78804a79974a4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29e4705b169549b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dd6d9e20ba664842b2f46d0a5c8a3c6b.psmdcp" Id="R2bf40f4e2e734580" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajat eläkelajeittain</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>