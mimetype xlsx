--- v6 (2026-03-09)
+++ v7 (2026-04-09)
@@ -1,101 +1,107 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9087af845984139" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c002bf91d9aa45db9a30d0cd8edba4f1.psmdcp" Id="Re2b0ba0e54944d9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf5167428ee84807" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/68796e8625ed4af393e40ab143008bbe.psmdcp" Id="R9f106b6628ad4add" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="emeno01_koko" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="22" uniqueCount="22">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>De totala pensionsutgifterna, mn euro</x:t>
   </x:si>
   <x:si>
     <x:t>Totala pensionsutgifter</x:t>
   </x:si>
   <x:si>
     <x:t>Arbetspensionsutgifter</x:t>
   </x:si>
   <x:si>
     <x:t>FPA:s pensionsutgifter</x:t>
   </x:si>
   <x:si>
     <x:t>Särskild trygghet, totalt</x:t>
   </x:si>
   <x:si>
     <x:t>Pensionsutgifter för fritt formade pensioner</x:t>
   </x:si>
   <x:si>
-    <x:t>2024</x:t>
-[...2 lines deleted...]
-    <x:t>Statistikbeskrivningen, begreppen och definitionerna samt kvalitetsbeskrivningen finns tillgängliga på Etk.fi. &lt;A HREF=https://etk.fi/sv/forskning-statistik-och-prognoser/statistik/totala-pensionsutgifter/&gt;&lt;u&gt;Gå till webbsidan för statistiken Totala pensionsutgifter på Etk.fi.&lt;/u&gt;&lt;/A&gt;</x:t>
+    <x:t>2025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>..</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Statistikbeskrivningen, begreppen och definitionerna samt kvalitetsbeskrivningen finns tillgängliga på Etk.fi. &lt;A HREF=https://www.etk.fi/sv/forskning-statistik-och-prognoser/statistik/pensionstagare-och-pensionsutgifter/totala-pensionsutgifter/&gt;&lt;u&gt;Gå till webbsidan för statistiken Totala pensionsutgifter på Etk.fi.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Arbetspensionsutgifter innehåller pensioner som betalats enligt kommunernas och kyrkornas gamla pensionsstadgor från och med år 2008.
 FPA:s pensionsutgifter innehåller garantipensionsutgifterna från och med år 2011.
 Pensionsutgifter för tryggheten med tanke på särskilda risker: pensionsutgifter för lagen om olycksfall i arbetet och om yrkessjukdomar, trafikförsäkringslagen, militärskadelagen, lagen om ersättning för olycksfall i militärtjänst och tjänstgöringsrelaterad sjukdom samt lagen om ersättning för olycksfall och tjänstgöringsrelaterad sjukdom i krishanteringsuppdrag. Sättet att statistikföra pensioner som betalas enligt trafikförsäkringslagen ändrades år 2016.
 Pensionsutgifter för fritt formade pensioner innehåller oregistrerade tilläggspensioner som betalas av pensionsstiftelser och -kassor. Oregistrerade tilläggspensioner som betalas av livförsäkringsbolag ingår fr.o.m. år 2010.</x:t>
   </x:si>
   <x:si>
     <x:t>De totala pensionsutgifterna och pensionsutgifterna för särskild trygghet för åren 2015-2022 har korrigerats retroaktivt 10.7.2024. Pensionsutgifterna för de fritt formade pensionerna åren 2018 och 2022 har korrigerats retroaktivt 10.7.2024.</x:t>
   </x:si>
   <x:si>
+    <x:t>Den totala pensionsutgiften för år 2025 är preliminär.</x:t>
+  </x:si>
+  <x:si>
     <x:t>Symboler i tabellen:
 - = inga fall eller logiskt omöjligt
 .. = uppgift ej tillgänglig eller utesluten p.g.a. det ringa antalet fall</x:t>
   </x:si>
   <x:si>
     <x:t>Senaste uppdatering:</x:t>
   </x:si>
   <x:si>
-    <x:t>20250911 09:00</x:t>
+    <x:t>20260331 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Källa:</x:t>
   </x:si>
   <x:si>
     <x:t>Pensionsskyddscentralen</x:t>
   </x:si>
   <x:si>
     <x:t>Kontaktperson:</x:t>
   </x:si>
   <x:si>
     <x:t>Pensionsskyddscentralen, Statistiktjänsten, tilastot(at)etk.fi</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>Sort:</x:t>
   </x:si>
   <x:si>
     <x:t>Mn euro</x:t>
   </x:si>
   <x:si>
     <x:t>Intern referenskod:</x:t>
   </x:si>
@@ -155,65 +161,69 @@
       <x:top style="none">
         <x:color rgb="FF000000"/>
       </x:top>
       <x:bottom style="none">
         <x:color rgb="FF000000"/>
       </x:bottom>
       <x:diagonal style="none">
         <x:color rgb="FF000000"/>
       </x:diagonal>
     </x:border>
   </x:borders>
   <x:cellStyleXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="165" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellStyleXfs>
-  <x:cellXfs count="5">
+  <x:cellXfs count="6">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <x:protection locked="1" hidden="0"/>
+    </x:xf>
+    <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
+      <x:alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="1" applyProtection="1">
       <x:alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <x:protection locked="1" hidden="0"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
 </x:styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/xl/theme/theme1.xml" Id="rId6" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -474,179 +484,184 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:F34"/>
+  <x:dimension ref="A1:F35"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="40.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="22.070625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="21.880625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="21.360625" style="0" customWidth="1"/>
     <x:col min="5" max="5" width="22.300625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="40.080625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:6">
       <x:c r="B3" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="E3" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F3" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B4" s="3" t="n">
-        <x:v>40168</x:v>
+        <x:v>40956</x:v>
       </x:c>
       <x:c r="C4" s="3" t="n">
-        <x:v>36377</x:v>
+        <x:v>37225</x:v>
       </x:c>
       <x:c r="D4" s="3" t="n">
-        <x:v>2677</x:v>
-[...5 lines deleted...]
-        <x:v>637</x:v>
+        <x:v>2620</x:v>
+      </x:c>
+      <x:c r="E4" s="4" t="s">
+        <x:v>7</x:v>
+      </x:c>
+      <x:c r="F4" s="4" t="s">
+        <x:v>7</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
-      <x:c r="A6" s="4" t="s">
-        <x:v>7</x:v>
+      <x:c r="A6" s="5" t="s">
+        <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6">
-      <x:c r="A7" s="4" t="s">
-        <x:v>8</x:v>
+      <x:c r="A7" s="5" t="s">
+        <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6">
-      <x:c r="A8" s="4" t="s">
-        <x:v>9</x:v>
+      <x:c r="A8" s="5" t="s">
+        <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6">
-      <x:c r="A9" s="4" t="s">
-[...4 lines deleted...]
-      <x:c r="A11" s="0" t="s">
+      <x:c r="A9" s="5" t="s">
         <x:v>11</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:6">
+      <x:c r="A10" s="5" t="s">
+        <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6">
       <x:c r="A12" s="0" t="s">
-        <x:v>12</x:v>
-[...3 lines deleted...]
-      <x:c r="A14" s="0" t="s">
         <x:v>13</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:6">
+      <x:c r="A13" s="0" t="s">
+        <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6">
       <x:c r="A15" s="0" t="s">
-        <x:v>14</x:v>
-[...3 lines deleted...]
-      <x:c r="A17" s="0" t="s">
         <x:v>15</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:6">
+      <x:c r="A16" s="0" t="s">
+        <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:6">
       <x:c r="A18" s="0" t="s">
-        <x:v>16</x:v>
-[...3 lines deleted...]
-      <x:c r="A20" s="0" t="s">
         <x:v>17</x:v>
       </x:c>
     </x:row>
-    <x:row r="22" spans="1:6">
-      <x:c r="A22" s="0" t="s">
+    <x:row r="19" spans="1:6">
+      <x:c r="A19" s="0" t="s">
         <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:6">
+      <x:c r="A21" s="0" t="s">
+        <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:6">
       <x:c r="A23" s="0" t="s">
-        <x:v>19</x:v>
-[...3 lines deleted...]
-      <x:c r="A33" s="0" t="s">
         <x:v>20</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:6">
+      <x:c r="A24" s="0" t="s">
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:6">
       <x:c r="A34" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="35" spans="1:6">
+      <x:c r="A35" s="0" t="s">
+        <x:v>23</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>emeno01_koko</vt:lpstr>
       <vt:lpstr>emeno01_koko!Print_Area</vt:lpstr>
       <vt:lpstr>emeno01_koko!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>