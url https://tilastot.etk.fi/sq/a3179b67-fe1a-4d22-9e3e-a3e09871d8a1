--- v7 (2026-04-09)
+++ v8 (2026-04-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf5167428ee84807" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/68796e8625ed4af393e40ab143008bbe.psmdcp" Id="R9f106b6628ad4add" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a22c197f593489a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/04ab13ebd9ae48b58e987d8bfa73e307.psmdcp" Id="Re04c70fb76464915" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="emeno01_koko" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>De totala pensionsutgifterna, mn euro</x:t>
   </x:si>
   <x:si>
     <x:t>Totala pensionsutgifter</x:t>
   </x:si>
   <x:si>