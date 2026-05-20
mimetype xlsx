--- v8 (2026-04-29)
+++ v9 (2026-05-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a22c197f593489a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/04ab13ebd9ae48b58e987d8bfa73e307.psmdcp" Id="Re04c70fb76464915" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e36a63bff08499a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/141926d286d14b33b9eef505854d7781.psmdcp" Id="R30caa38a4ee7436c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="emeno01_koko" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>De totala pensionsutgifterna, mn euro</x:t>
   </x:si>
   <x:si>
     <x:t>Totala pensionsutgifter</x:t>
   </x:si>
   <x:si>