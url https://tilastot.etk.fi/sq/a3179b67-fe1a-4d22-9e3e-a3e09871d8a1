--- v9 (2026-05-20)
+++ v10 (2026-06-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e36a63bff08499a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/141926d286d14b33b9eef505854d7781.psmdcp" Id="R30caa38a4ee7436c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6bc5b9d886c42b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ae62179edc7f4d628b14f78d90e94d88.psmdcp" Id="R8eeb38a4ee1542d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="emeno01_koko" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>De totala pensionsutgifterna, mn euro</x:t>
   </x:si>
   <x:si>
     <x:t>Totala pensionsutgifter</x:t>
   </x:si>
   <x:si>
@@ -57,51 +57,51 @@
   </x:si>
   <x:si>
     <x:t>Statistikbeskrivningen, begreppen och definitionerna samt kvalitetsbeskrivningen finns tillgängliga på Etk.fi. &lt;A HREF=https://www.etk.fi/sv/forskning-statistik-och-prognoser/statistik/pensionstagare-och-pensionsutgifter/totala-pensionsutgifter/&gt;&lt;u&gt;Gå till webbsidan för statistiken Totala pensionsutgifter på Etk.fi.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Arbetspensionsutgifter innehåller pensioner som betalats enligt kommunernas och kyrkornas gamla pensionsstadgor från och med år 2008.
 FPA:s pensionsutgifter innehåller garantipensionsutgifterna från och med år 2011.
 Pensionsutgifter för tryggheten med tanke på särskilda risker: pensionsutgifter för lagen om olycksfall i arbetet och om yrkessjukdomar, trafikförsäkringslagen, militärskadelagen, lagen om ersättning för olycksfall i militärtjänst och tjänstgöringsrelaterad sjukdom samt lagen om ersättning för olycksfall och tjänstgöringsrelaterad sjukdom i krishanteringsuppdrag. Sättet att statistikföra pensioner som betalas enligt trafikförsäkringslagen ändrades år 2016.
 Pensionsutgifter för fritt formade pensioner innehåller oregistrerade tilläggspensioner som betalas av pensionsstiftelser och -kassor. Oregistrerade tilläggspensioner som betalas av livförsäkringsbolag ingår fr.o.m. år 2010.</x:t>
   </x:si>
   <x:si>
     <x:t>De totala pensionsutgifterna och pensionsutgifterna för särskild trygghet för åren 2015-2022 har korrigerats retroaktivt 10.7.2024. Pensionsutgifterna för de fritt formade pensionerna åren 2018 och 2022 har korrigerats retroaktivt 10.7.2024.</x:t>
   </x:si>
   <x:si>
     <x:t>Den totala pensionsutgiften för år 2025 är preliminär.</x:t>
   </x:si>
   <x:si>
     <x:t>Symboler i tabellen:
 - = inga fall eller logiskt omöjligt
 .. = uppgift ej tillgänglig eller utesluten p.g.a. det ringa antalet fall</x:t>
   </x:si>
   <x:si>
     <x:t>Senaste uppdatering:</x:t>
   </x:si>
   <x:si>
-    <x:t>20260331 09:00</x:t>
+    <x:t>20260604 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Källa:</x:t>
   </x:si>
   <x:si>
     <x:t>Pensionsskyddscentralen</x:t>
   </x:si>
   <x:si>
     <x:t>Kontaktperson:</x:t>
   </x:si>
   <x:si>
     <x:t>Pensionsskyddscentralen, Statistiktjänsten, tilastot(at)etk.fi</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>Sort:</x:t>
   </x:si>
   <x:si>
     <x:t>Mn euro</x:t>
   </x:si>
   <x:si>
     <x:t>Intern referenskod:</x:t>
   </x:si>
@@ -536,52 +536,52 @@
         <x:v>3</x:v>
       </x:c>
       <x:c r="E3" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="F3" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:6">
       <x:c r="A4" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B4" s="3" t="n">
         <x:v>40956</x:v>
       </x:c>
       <x:c r="C4" s="3" t="n">
         <x:v>37225</x:v>
       </x:c>
       <x:c r="D4" s="3" t="n">
         <x:v>2620</x:v>
       </x:c>
       <x:c r="E4" s="4" t="s">
         <x:v>7</x:v>
       </x:c>
-      <x:c r="F4" s="4" t="s">
-        <x:v>7</x:v>
+      <x:c r="F4" s="3" t="n">
+        <x:v>640</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:6">
       <x:c r="A6" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:6">
       <x:c r="A7" s="5" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:6">
       <x:c r="A8" s="5" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:6">
       <x:c r="A9" s="5" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:6">
       <x:c r="A10" s="5" t="s">
         <x:v>12</x:v>