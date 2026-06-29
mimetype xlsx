--- v10 (2026-06-09)
+++ v11 (2026-06-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6bc5b9d886c42b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ae62179edc7f4d628b14f78d90e94d88.psmdcp" Id="R8eeb38a4ee1542d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a6e3adf3ef8405b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bcd3a5f20c364368b666ab761a6694c1.psmdcp" Id="R7b2faf80574244f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="emeno01_koko" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>De totala pensionsutgifterna, mn euro</x:t>
   </x:si>
   <x:si>
     <x:t>Totala pensionsutgifter</x:t>
   </x:si>
   <x:si>