--- v11 (2026-06-29)
+++ v12 (2026-07-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a6e3adf3ef8405b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/bcd3a5f20c364368b666ab761a6694c1.psmdcp" Id="R7b2faf80574244f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0a4392d32d046fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/65ebcf7e0306446390bb7dcc9252108b.psmdcp" Id="R36e1ecbe8d324e7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="emeno01_koko" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>De totala pensionsutgifterna, mn euro</x:t>
   </x:si>
   <x:si>
     <x:t>Totala pensionsutgifter</x:t>
   </x:si>
   <x:si>