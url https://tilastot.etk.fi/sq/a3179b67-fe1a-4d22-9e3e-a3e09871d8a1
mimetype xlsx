--- v12 (2026-07-20)
+++ v13 (2026-08-30)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0a4392d32d046fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/65ebcf7e0306446390bb7dcc9252108b.psmdcp" Id="R36e1ecbe8d324e7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63e8899b63414ecc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0b1d2cd76ed14d428a2bf1069d5a22f2.psmdcp" Id="R2da585a3cd9945a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="emeno01_koko" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>De totala pensionsutgifterna, mn euro</x:t>
   </x:si>
   <x:si>
     <x:t>Totala pensionsutgifter</x:t>
   </x:si>
   <x:si>