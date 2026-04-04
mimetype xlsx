--- v3 (2026-03-06)
+++ v4 (2026-04-04)
@@ -1,69 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafd3c5962e904a65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eb970013e81b440eb218f7af2cb24e6a.psmdcp" Id="Rb0c4877d1a504b89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R877b89e20809475d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/860eb75967b84b77b3e078bb583363b2.psmdcp" Id="Rd31bc49dc5854488" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="ulkom_k10_asuinm" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="59">
   <x:si>
     <x:t>Earnings-related and national pension recipients living abroad by country of residence</x:t>
   </x:si>
   <x:si>
     <x:t>Number of pension recipients, number</x:t>
   </x:si>
   <x:si>
     <x:t>Average pension, euros/month</x:t>
   </x:si>
   <x:si>
-    <x:t>2024</x:t>
+    <x:t>2025</x:t>
   </x:si>
   <x:si>
     <x:t>All pensioners of earnings-related and national pension</x:t>
   </x:si>
   <x:si>
     <x:t>All foreign countries</x:t>
   </x:si>
   <x:si>
     <x:t>All pension recipients, total pension</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>
     <x:t>Australia</x:t>
   </x:si>
   <x:si>
     <x:t>Austria</x:t>
   </x:si>
   <x:si>
     <x:t>Belgium</x:t>
   </x:si>
   <x:si>
     <x:t>Bulgaria</x:t>
   </x:si>
@@ -139,72 +139,72 @@
   <x:si>
     <x:t>Slovakia</x:t>
   </x:si>
   <x:si>
     <x:t>Slovenia</x:t>
   </x:si>
   <x:si>
     <x:t>Spain</x:t>
   </x:si>
   <x:si>
     <x:t>Sweden</x:t>
   </x:si>
   <x:si>
     <x:t>Switzerland</x:t>
   </x:si>
   <x:si>
     <x:t>Thailand</x:t>
   </x:si>
   <x:si>
     <x:t>United Kingdom</x:t>
   </x:si>
   <x:si>
     <x:t>United States</x:t>
   </x:si>
   <x:si>
-    <x:t>A description of the statistics, the concepts, the definitions and the quality descriptions are available on the Etk.fi website. &lt;A HREF=https://etk.fi/en/research-statistics-and-projections/statistics/all-pension-recipients/&gt;&lt;u&gt;Go to Statistics on Pensioners in Finland.&lt;/u&gt;&lt;/A&gt;</x:t>
+    <x:t>A description of the statistics, the concepts, the definitions and the quality descriptions are available on the Etk.fi website. &lt;A HREF=https://www.etk.fi/en/research-statistics-and-projections/statistics/pension-recipients-and-pension-expenditure/statistics-on-pensioners-in-finland/&gt;&lt;u&gt;Go to Statistics on Pensioners in Finland.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>The average pension constitutes an arithmetic average value of gross pensions at the level of the statistical year, in euros per month.</x:t>
   </x:si>
   <x:si>
     <x:t>Different pension benefits in the statistics cannot be summed, because a pension recipient may receive several pension benefits at the same time.</x:t>
   </x:si>
   <x:si>
     <x:t>As of the statistical year 2020, survivors' pensions (surviving spouse's pension and orphan's pension) that amount to 0 euro are no longer included in the statistics.</x:t>
   </x:si>
   <x:si>
     <x:t>Symbols used in the table:
 0 = Magnitude less than half of unit employed
 - = Magnitude nil or category not applicable
 .. = Data not available or not published due to small number of cases</x:t>
   </x:si>
   <x:si>
     <x:t>Latest update:</x:t>
   </x:si>
   <x:si>
-    <x:t>20250327 07:30</x:t>
+    <x:t>20260331 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Source:</x:t>
   </x:si>
   <x:si>
     <x:t>Finnish Centre for Pensions, The Social Insurance Institution of Finland</x:t>
   </x:si>
   <x:si>
     <x:t>Contact:</x:t>
   </x:si>
   <x:si>
     <x:t>Finnish Centre for Pensions, Statistics service, tilastot(at)etk.fi</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>Units:</x:t>
   </x:si>
   <x:si>
     <x:t>Number, euros/month</x:t>
   </x:si>
   <x:si>
     <x:t>Internal reference code:</x:t>
   </x:si>
@@ -627,649 +627,649 @@
     <x:row r="3" spans="1:7">
       <x:c r="F3" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D4" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F4" s="3" t="n">
-        <x:v>50823</x:v>
+        <x:v>36594</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
-        <x:v>535</x:v>
+        <x:v>668</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="C5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F5" s="3" t="n">
-        <x:v>1394</x:v>
+        <x:v>1316</x:v>
       </x:c>
       <x:c r="G5" s="3" t="n">
-        <x:v>385</x:v>
+        <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="C6" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="D6" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E6" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F6" s="3" t="n">
-        <x:v>283</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="G6" s="3" t="n">
-        <x:v>773</x:v>
+        <x:v>830</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="C7" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="D7" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E7" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F7" s="3" t="n">
-        <x:v>131</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="G7" s="3" t="n">
-        <x:v>905</x:v>
+        <x:v>985</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="C8" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="D8" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E8" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F8" s="3" t="n">
-        <x:v>113</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="G8" s="3" t="n">
-        <x:v>534</x:v>
+        <x:v>509</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="C9" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="D9" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E9" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F9" s="3" t="n">
-        <x:v>893</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="G9" s="3" t="n">
-        <x:v>447</x:v>
+        <x:v>458</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="C10" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D10" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E10" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F10" s="3" t="n">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G10" s="3" t="n">
-        <x:v>436</x:v>
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="C11" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="D11" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E11" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F11" s="3" t="n">
-        <x:v>44</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="G11" s="3" t="n">
-        <x:v>1141</x:v>
+        <x:v>1307</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="C12" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="D12" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E12" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F12" s="3" t="n">
-        <x:v>96</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="G12" s="3" t="n">
-        <x:v>854</x:v>
+        <x:v>838</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="C13" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="D13" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E13" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F13" s="3" t="n">
-        <x:v>484</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="G13" s="3" t="n">
-        <x:v>749</x:v>
+        <x:v>941</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="C14" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D14" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E14" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F14" s="3" t="n">
-        <x:v>5096</x:v>
+        <x:v>5411</x:v>
       </x:c>
       <x:c r="G14" s="3" t="n">
-        <x:v>713</x:v>
+        <x:v>683</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="C15" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D15" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E15" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F15" s="3" t="n">
-        <x:v>781</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="G15" s="3" t="n">
-        <x:v>1571</x:v>
+        <x:v>1668</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="C16" s="2" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="D16" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E16" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F16" s="3" t="n">
-        <x:v>3014</x:v>
+        <x:v>1955</x:v>
       </x:c>
       <x:c r="G16" s="3" t="n">
-        <x:v>429</x:v>
+        <x:v>590</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="C17" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D17" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E17" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F17" s="3" t="n">
-        <x:v>190</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="G17" s="3" t="n">
-        <x:v>853</x:v>
+        <x:v>904</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="C18" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D18" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E18" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F18" s="3" t="n">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="G18" s="3" t="n">
-        <x:v>780</x:v>
+        <x:v>830</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="C19" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="D19" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E19" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F19" s="3" t="n">
-        <x:v>26</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G19" s="3" t="n">
-        <x:v>1205</x:v>
+        <x:v>1280</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:7">
       <x:c r="C20" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D20" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E20" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F20" s="3" t="n">
-        <x:v>51</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="G20" s="3" t="n">
-        <x:v>874</x:v>
+        <x:v>878</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="C21" s="2" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="D21" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E21" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F21" s="3" t="n">
-        <x:v>386</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="G21" s="3" t="n">
-        <x:v>836</x:v>
+        <x:v>897</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:7">
       <x:c r="C22" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="D22" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E22" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F22" s="3" t="n">
-        <x:v>95</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="G22" s="3" t="n">
-        <x:v>717</x:v>
+        <x:v>687</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:7">
       <x:c r="C23" s="2" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D23" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E23" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F23" s="3" t="n">
-        <x:v>111</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="G23" s="3" t="n">
-        <x:v>632</x:v>
+        <x:v>568</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:7">
       <x:c r="C24" s="2" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="D24" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E24" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F24" s="3" t="n">
-        <x:v>54</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="G24" s="3" t="n">
-        <x:v>1352</x:v>
+        <x:v>1323</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:7">
       <x:c r="C25" s="2" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="D25" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E25" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F25" s="3" t="n">
-        <x:v>18</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="G25" s="3" t="n">
-        <x:v>1669</x:v>
+        <x:v>1975</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:7">
       <x:c r="C26" s="2" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D26" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E26" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F26" s="3" t="n">
-        <x:v>379</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="G26" s="3" t="n">
-        <x:v>571</x:v>
+        <x:v>595</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:7">
       <x:c r="C27" s="2" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D27" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E27" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F27" s="3" t="n">
-        <x:v>1112</x:v>
+        <x:v>996</x:v>
       </x:c>
       <x:c r="G27" s="3" t="n">
-        <x:v>567</x:v>
+        <x:v>602</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:7">
       <x:c r="C28" s="2" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="D28" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E28" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F28" s="3" t="n">
-        <x:v>1040</x:v>
+        <x:v>1095</x:v>
       </x:c>
       <x:c r="G28" s="3" t="n">
-        <x:v>316</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:7">
       <x:c r="C29" s="2" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D29" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E29" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F29" s="3" t="n">
-        <x:v>249</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="G29" s="3" t="n">
-        <x:v>2054</x:v>
+        <x:v>1868</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:7">
       <x:c r="C30" s="2" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D30" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E30" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F30" s="3" t="n">
-        <x:v>49</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G30" s="3" t="n">
-        <x:v>522</x:v>
+        <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:7">
       <x:c r="C31" s="2" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="D31" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E31" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F31" s="3" t="n">
-        <x:v>162</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="G31" s="3" t="n">
-        <x:v>541</x:v>
+        <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:7">
       <x:c r="C32" s="2" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D32" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E32" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F32" s="3" t="n">
-        <x:v>115</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="G32" s="3" t="n">
-        <x:v>235</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:7">
       <x:c r="C33" s="2" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D33" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E33" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F33" s="3" t="n">
-        <x:v>16</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="3" t="n">
-        <x:v>647</x:v>
+        <x:v>637</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:7">
       <x:c r="C34" s="2" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="D34" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E34" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F34" s="3" t="n">
-        <x:v>2043</x:v>
+        <x:v>1873</x:v>
       </x:c>
       <x:c r="G34" s="3" t="n">
-        <x:v>1703</x:v>
+        <x:v>1724</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:7">
       <x:c r="C35" s="2" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D35" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E35" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F35" s="3" t="n">
-        <x:v>26771</x:v>
+        <x:v>14094</x:v>
       </x:c>
       <x:c r="G35" s="3" t="n">
-        <x:v>298</x:v>
+        <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:7">
       <x:c r="C36" s="2" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D36" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E36" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F36" s="3" t="n">
-        <x:v>815</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="G36" s="3" t="n">
-        <x:v>1044</x:v>
+        <x:v>1157</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:7">
       <x:c r="C37" s="2" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D37" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E37" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F37" s="3" t="n">
-        <x:v>193</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="G37" s="3" t="n">
-        <x:v>1585</x:v>
+        <x:v>1645</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:7">
       <x:c r="C38" s="2" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D38" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E38" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F38" s="3" t="n">
-        <x:v>1115</x:v>
+        <x:v>1061</x:v>
       </x:c>
       <x:c r="G38" s="3" t="n">
-        <x:v>679</x:v>
+        <x:v>722</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:7">
       <x:c r="C39" s="2" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D39" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E39" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F39" s="3" t="n">
-        <x:v>1327</x:v>
+        <x:v>1346</x:v>
       </x:c>
       <x:c r="G39" s="3" t="n">
-        <x:v>948</x:v>
+        <x:v>962</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:7">
       <x:c r="A41" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:7">
       <x:c r="A42" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:7">
       <x:c r="A43" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:7">
       <x:c r="A44" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:7">
       <x:c r="A45" s="4" t="s">
         <x:v>47</x:v>