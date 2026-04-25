--- v4 (2026-04-04)
+++ v5 (2026-04-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R877b89e20809475d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/860eb75967b84b77b3e078bb583363b2.psmdcp" Id="Rd31bc49dc5854488" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18c2f620e3cb414c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c4bb0eb3e5e94defbcf3dea54f28db96.psmdcp" Id="R25ac5121c113443e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="ulkom_k10_asuinm" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="59">
   <x:si>
     <x:t>Earnings-related and national pension recipients living abroad by country of residence</x:t>
   </x:si>
   <x:si>
     <x:t>Number of pension recipients, number</x:t>
   </x:si>
   <x:si>