--- v5 (2026-04-25)
+++ v6 (2026-05-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18c2f620e3cb414c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c4bb0eb3e5e94defbcf3dea54f28db96.psmdcp" Id="R25ac5121c113443e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14a1c0e399e94b89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8a432cc2a6374835bafb12420f67bb5e.psmdcp" Id="Rf12c87fe0aa047fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="ulkom_k10_asuinm" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="59">
   <x:si>
     <x:t>Earnings-related and national pension recipients living abroad by country of residence</x:t>
   </x:si>
   <x:si>
     <x:t>Number of pension recipients, number</x:t>
   </x:si>
   <x:si>