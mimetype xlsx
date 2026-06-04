--- v6 (2026-05-15)
+++ v7 (2026-06-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14a1c0e399e94b89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8a432cc2a6374835bafb12420f67bb5e.psmdcp" Id="Rf12c87fe0aa047fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R124d2cb522c0406c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1a4e6173ec8e4bbda5ecc968c375106b.psmdcp" Id="Re31c5bb1175e497d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="ulkom_k10_asuinm" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="59">
   <x:si>
     <x:t>Earnings-related and national pension recipients living abroad by country of residence</x:t>
   </x:si>
   <x:si>
     <x:t>Number of pension recipients, number</x:t>
   </x:si>
   <x:si>