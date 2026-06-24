--- v7 (2026-06-04)
+++ v8 (2026-06-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R124d2cb522c0406c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1a4e6173ec8e4bbda5ecc968c375106b.psmdcp" Id="Re31c5bb1175e497d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4ca3be8e56f4cc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b370fb94918e43c2b3cbe7b1735bb9ff.psmdcp" Id="R030f7954d9444842" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="ulkom_k10_asuinm" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="59">
   <x:si>
     <x:t>Earnings-related and national pension recipients living abroad by country of residence</x:t>
   </x:si>
   <x:si>
     <x:t>Number of pension recipients, number</x:t>
   </x:si>
   <x:si>