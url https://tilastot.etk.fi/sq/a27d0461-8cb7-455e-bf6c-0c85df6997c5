--- v8 (2026-06-24)
+++ v9 (2026-07-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4ca3be8e56f4cc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b370fb94918e43c2b3cbe7b1735bb9ff.psmdcp" Id="R030f7954d9444842" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c9264a01c5042ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/597e78abddac4cda9447246003c1f65f.psmdcp" Id="Rc7010a95bd63447d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="ulkom_k10_asuinm" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="59">
   <x:si>
     <x:t>Earnings-related and national pension recipients living abroad by country of residence</x:t>
   </x:si>
   <x:si>
     <x:t>Number of pension recipients, number</x:t>
   </x:si>
   <x:si>