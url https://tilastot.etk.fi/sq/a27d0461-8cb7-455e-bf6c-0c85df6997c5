--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c9264a01c5042ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/597e78abddac4cda9447246003c1f65f.psmdcp" Id="Rc7010a95bd63447d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c105cd5b423472b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5a8b04a693ef4b9fb7069dbaa6405cd0.psmdcp" Id="Rda9e76f0ee2b4759" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="ulkom_k10_asuinm" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="59">
   <x:si>
     <x:t>Earnings-related and national pension recipients living abroad by country of residence</x:t>
   </x:si>
   <x:si>
     <x:t>Number of pension recipients, number</x:t>
   </x:si>
   <x:si>