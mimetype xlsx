--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c105cd5b423472b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5a8b04a693ef4b9fb7069dbaa6405cd0.psmdcp" Id="Rda9e76f0ee2b4759" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ce0b33e7a8d4916" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8fe63f4410874c5faa7e7b12bc8bc189.psmdcp" Id="Rc732b7c629e24321" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="ulkom_k10_asuinm" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="59">
   <x:si>
     <x:t>Earnings-related and national pension recipients living abroad by country of residence</x:t>
   </x:si>
   <x:si>
     <x:t>Number of pension recipients, number</x:t>
   </x:si>
   <x:si>