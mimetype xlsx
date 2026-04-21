--- v4 (2026-03-25)
+++ v5 (2026-04-21)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re15b4738d4144737" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/73eca0dfe088489185a5be0ecfc0464a.psmdcp" Id="R876d0ebeb2ee4cf1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17fd5734325f447c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c12021277d894e2d9f14d66a638703a3.psmdcp" Id="Rffdae4fe4ea54597" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuti10_elsa" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>The monthly statistics on earnings-related pension recipients</x:t>
   </x:si>
   <x:si>
     <x:t>Statistical month</x:t>
   </x:si>
   <x:si>
     <x:t>Monthly change</x:t>
   </x:si>
   <x:si>
     <x:t>Monthly change, %</x:t>
   </x:si>
   <x:si>
     <x:t>Annual change</x:t>
   </x:si>
   <x:si>
     <x:t>Annual change, %</x:t>
   </x:si>
   <x:si>
-    <x:t>2026M02</x:t>
+    <x:t>2026M03</x:t>
   </x:si>
   <x:si>
     <x:t>Old-age pension</x:t>
   </x:si>
   <x:si>
     <x:t>Number of earnings-related pension recipients</x:t>
   </x:si>
   <x:si>
     <x:t>Actual old-age pension</x:t>
   </x:si>
   <x:si>
     <x:t>Partial old-age pension 25%</x:t>
   </x:si>
   <x:si>
     <x:t>Partial old-age pension 50%</x:t>
   </x:si>
   <x:si>
     <x:t>Disability pension</x:t>
   </x:si>
   <x:si>
     <x:t>Actual disability pension</x:t>
   </x:si>
   <x:si>
     <x:t>Full disability pension</x:t>
   </x:si>
@@ -96,51 +96,51 @@
   </x:si>
   <x:si>
     <x:t>Survivors' pension</x:t>
   </x:si>
   <x:si>
     <x:t>All pension benefits</x:t>
   </x:si>
   <x:si>
     <x:t>A description of the statistics, the concepts, the definitions and the quality descriptions are available on the Etk.fi website. &lt;A HREF=https://www.etk.fi/en/research-statistics-and-projections/statistics/pension-recipients-and-pension-expenditure/earnings-related-pension-recipients-in-finland/&gt;&lt;u&gt;Go to Earnings-related Pension Recipients in Finland.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Different pension benefits in the statistics cannot be summed, because a pension recipient may receive several pension benefits at the same time.</x:t>
   </x:si>
   <x:si>
     <x:t>As of the beginning of 2021, survivors' pensions that amount to 0 euro are no longer included in the statistics.</x:t>
   </x:si>
   <x:si>
     <x:t>Symbols used in the table:
 - = Magnitude nil or category not applicable
 .. = Data not available or not published due to small number of cases</x:t>
   </x:si>
   <x:si>
     <x:t>Latest update:</x:t>
   </x:si>
   <x:si>
-    <x:t>20260318 09:00</x:t>
+    <x:t>20260417 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Source:</x:t>
   </x:si>
   <x:si>
     <x:t>Finnish Centre for Pensions</x:t>
   </x:si>
   <x:si>
     <x:t>Contact:</x:t>
   </x:si>
   <x:si>
     <x:t>Finnish Centre for Pensions, Statistics service, tilastot(at)etk.fi</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>Units:</x:t>
   </x:si>
   <x:si>
     <x:t>Number, euros/month, 1,000 euros</x:t>
   </x:si>
   <x:si>
     <x:t>Internal reference code:</x:t>
   </x:si>
@@ -580,359 +580,359 @@
       </x:c>
       <x:c r="E3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="F3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="G3" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="H3" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:8">
       <x:c r="A4" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="3" t="n">
-        <x:v>1418214</x:v>
+        <x:v>1418642</x:v>
       </x:c>
       <x:c r="E4" s="3" t="n">
-        <x:v>81</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="F4" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
-        <x:v>-4546</x:v>
+        <x:v>-4736</x:v>
       </x:c>
       <x:c r="H4" s="4" t="n">
         <x:v>-0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:8">
       <x:c r="B5" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="3" t="n">
-        <x:v>1352334</x:v>
+        <x:v>1352705</x:v>
       </x:c>
       <x:c r="E5" s="3" t="n">
-        <x:v>109</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="F5" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G5" s="3" t="n">
-        <x:v>2009</x:v>
+        <x:v>1610</x:v>
       </x:c>
       <x:c r="H5" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:8">
       <x:c r="B6" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C6" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="3" t="n">
-        <x:v>12020</x:v>
+        <x:v>11995</x:v>
       </x:c>
       <x:c r="E6" s="3" t="n">
-        <x:v>-46</x:v>
+        <x:v>-25</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>-0.4</x:v>
+        <x:v>-0.2</x:v>
       </x:c>
       <x:c r="G6" s="3" t="n">
-        <x:v>-1235</x:v>
+        <x:v>-1265</x:v>
       </x:c>
       <x:c r="H6" s="4" t="n">
-        <x:v>-9.3</x:v>
+        <x:v>-9.5</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:8">
       <x:c r="B7" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C7" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="3" t="n">
-        <x:v>53880</x:v>
+        <x:v>53959</x:v>
       </x:c>
       <x:c r="E7" s="3" t="n">
-        <x:v>21</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="G7" s="3" t="n">
-        <x:v>-5326</x:v>
+        <x:v>-5085</x:v>
       </x:c>
       <x:c r="H7" s="4" t="n">
-        <x:v>-9</x:v>
+        <x:v>-8.6</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:8">
       <x:c r="B8" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C8" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="3" t="n">
-        <x:v>112861</x:v>
+        <x:v>112634</x:v>
       </x:c>
       <x:c r="E8" s="3" t="n">
-        <x:v>-204</x:v>
+        <x:v>-227</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="G8" s="3" t="n">
-        <x:v>-1178</x:v>
+        <x:v>-1376</x:v>
       </x:c>
       <x:c r="H8" s="4" t="n">
-        <x:v>-1</x:v>
+        <x:v>-1.2</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:8">
       <x:c r="B9" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C9" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D9" s="3" t="n">
-        <x:v>112480</x:v>
+        <x:v>112258</x:v>
       </x:c>
       <x:c r="E9" s="3" t="n">
-        <x:v>-216</x:v>
+        <x:v>-222</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="G9" s="3" t="n">
-        <x:v>-1336</x:v>
+        <x:v>-1526</x:v>
       </x:c>
       <x:c r="H9" s="4" t="n">
-        <x:v>-1.2</x:v>
+        <x:v>-1.3</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:8">
       <x:c r="B10" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C10" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D10" s="3" t="n">
-        <x:v>91282</x:v>
+        <x:v>91100</x:v>
       </x:c>
       <x:c r="E10" s="3" t="n">
-        <x:v>-175</x:v>
+        <x:v>-182</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="G10" s="3" t="n">
-        <x:v>-1196</x:v>
+        <x:v>-1347</x:v>
       </x:c>
       <x:c r="H10" s="4" t="n">
-        <x:v>-1.3</x:v>
+        <x:v>-1.5</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:8">
       <x:c r="B11" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C11" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D11" s="3" t="n">
-        <x:v>21207</x:v>
+        <x:v>21167</x:v>
       </x:c>
       <x:c r="E11" s="3" t="n">
         <x:v>-40</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="G11" s="3" t="n">
-        <x:v>-140</x:v>
+        <x:v>-180</x:v>
       </x:c>
       <x:c r="H11" s="4" t="n">
-        <x:v>-0.7</x:v>
+        <x:v>-0.8</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:8">
       <x:c r="B12" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C12" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D12" s="3" t="n">
-        <x:v>381</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="E12" s="3" t="n">
-        <x:v>12</x:v>
+        <x:v>-5</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>3.3</x:v>
+        <x:v>-1.3</x:v>
       </x:c>
       <x:c r="G12" s="3" t="n">
-        <x:v>158</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="H12" s="4" t="n">
-        <x:v>70.9</x:v>
+        <x:v>66.4</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:8">
       <x:c r="B13" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C13" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D13" s="3" t="n">
-        <x:v>2990</x:v>
+        <x:v>2947</x:v>
       </x:c>
       <x:c r="E13" s="3" t="n">
-        <x:v>-73</x:v>
+        <x:v>-43</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>-2.4</x:v>
+        <x:v>-1.4</x:v>
       </x:c>
       <x:c r="G13" s="3" t="n">
         <x:v>-628</x:v>
       </x:c>
       <x:c r="H13" s="4" t="n">
-        <x:v>-17.4</x:v>
+        <x:v>-17.6</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:8">
       <x:c r="B14" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C14" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D14" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="E14" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F14" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G14" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="H14" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:8">
       <x:c r="B15" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C15" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D15" s="3" t="n">
-        <x:v>1530698</x:v>
+        <x:v>1530902</x:v>
       </x:c>
       <x:c r="E15" s="3" t="n">
-        <x:v>-120</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G15" s="3" t="n">
-        <x:v>-5707</x:v>
+        <x:v>-6097</x:v>
       </x:c>
       <x:c r="H15" s="4" t="n">
         <x:v>-0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:8">
       <x:c r="B16" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C16" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D16" s="3" t="n">
-        <x:v>222088</x:v>
+        <x:v>222009</x:v>
       </x:c>
       <x:c r="E16" s="3" t="n">
-        <x:v>-331</x:v>
+        <x:v>-79</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G16" s="3" t="n">
-        <x:v>-2383</x:v>
+        <x:v>-2372</x:v>
       </x:c>
       <x:c r="H16" s="4" t="n">
         <x:v>-1.1</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:8">
       <x:c r="B17" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C17" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D17" s="3" t="n">
-        <x:v>1563554</x:v>
+        <x:v>1563736</x:v>
       </x:c>
       <x:c r="E17" s="3" t="n">
-        <x:v>-192</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G17" s="3" t="n">
-        <x:v>-6280</x:v>
+        <x:v>-6646</x:v>
       </x:c>
       <x:c r="H17" s="4" t="n">
         <x:v>-0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:8">
       <x:c r="A19" s="6" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:8">
       <x:c r="A20" s="6" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:8">
       <x:c r="A21" s="6" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:8">
       <x:c r="A22" s="6" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>