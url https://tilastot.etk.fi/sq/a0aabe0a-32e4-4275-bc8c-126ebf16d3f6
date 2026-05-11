--- v5 (2026-04-21)
+++ v6 (2026-05-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17fd5734325f447c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c12021277d894e2d9f14d66a638703a3.psmdcp" Id="Rffdae4fe4ea54597" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8c4dba0d37b4aad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/55b48399f94442be8900c6a9dc8268ac.psmdcp" Id="Ra625690114ca499d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuti10_elsa" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>The monthly statistics on earnings-related pension recipients</x:t>
   </x:si>
   <x:si>
     <x:t>Statistical month</x:t>
   </x:si>
   <x:si>