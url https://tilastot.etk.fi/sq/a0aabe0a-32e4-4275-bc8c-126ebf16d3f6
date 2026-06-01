--- v6 (2026-05-11)
+++ v7 (2026-06-01)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8c4dba0d37b4aad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/55b48399f94442be8900c6a9dc8268ac.psmdcp" Id="Ra625690114ca499d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15ded1ccad9c489f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1d5a0ca270714b10b250a7f2670c2948.psmdcp" Id="R2ae3df72685c48ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuti10_elsa" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>The monthly statistics on earnings-related pension recipients</x:t>
   </x:si>
   <x:si>
     <x:t>Statistical month</x:t>
   </x:si>
   <x:si>
     <x:t>Monthly change</x:t>
   </x:si>
   <x:si>
     <x:t>Monthly change, %</x:t>
   </x:si>
   <x:si>
     <x:t>Annual change</x:t>
   </x:si>
   <x:si>
     <x:t>Annual change, %</x:t>
   </x:si>
   <x:si>
-    <x:t>2026M03</x:t>
+    <x:t>2026M04</x:t>
   </x:si>
   <x:si>
     <x:t>Old-age pension</x:t>
   </x:si>
   <x:si>
     <x:t>Number of earnings-related pension recipients</x:t>
   </x:si>
   <x:si>
     <x:t>Actual old-age pension</x:t>
   </x:si>
   <x:si>
     <x:t>Partial old-age pension 25%</x:t>
   </x:si>
   <x:si>
     <x:t>Partial old-age pension 50%</x:t>
   </x:si>
   <x:si>
     <x:t>Disability pension</x:t>
   </x:si>
   <x:si>
     <x:t>Actual disability pension</x:t>
   </x:si>
   <x:si>
     <x:t>Full disability pension</x:t>
   </x:si>
@@ -96,51 +96,51 @@
   </x:si>
   <x:si>
     <x:t>Survivors' pension</x:t>
   </x:si>
   <x:si>
     <x:t>All pension benefits</x:t>
   </x:si>
   <x:si>
     <x:t>A description of the statistics, the concepts, the definitions and the quality descriptions are available on the Etk.fi website. &lt;A HREF=https://www.etk.fi/en/research-statistics-and-projections/statistics/pension-recipients-and-pension-expenditure/earnings-related-pension-recipients-in-finland/&gt;&lt;u&gt;Go to Earnings-related Pension Recipients in Finland.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Different pension benefits in the statistics cannot be summed, because a pension recipient may receive several pension benefits at the same time.</x:t>
   </x:si>
   <x:si>
     <x:t>As of the beginning of 2021, survivors' pensions that amount to 0 euro are no longer included in the statistics.</x:t>
   </x:si>
   <x:si>
     <x:t>Symbols used in the table:
 - = Magnitude nil or category not applicable
 .. = Data not available or not published due to small number of cases</x:t>
   </x:si>
   <x:si>
     <x:t>Latest update:</x:t>
   </x:si>
   <x:si>
-    <x:t>20260417 09:00</x:t>
+    <x:t>20260519 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Source:</x:t>
   </x:si>
   <x:si>
     <x:t>Finnish Centre for Pensions</x:t>
   </x:si>
   <x:si>
     <x:t>Contact:</x:t>
   </x:si>
   <x:si>
     <x:t>Finnish Centre for Pensions, Statistics service, tilastot(at)etk.fi</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>Units:</x:t>
   </x:si>
   <x:si>
     <x:t>Number, euros/month, 1,000 euros</x:t>
   </x:si>
   <x:si>
     <x:t>Internal reference code:</x:t>
   </x:si>
@@ -580,359 +580,359 @@
       </x:c>
       <x:c r="E3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="F3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="G3" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="H3" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:8">
       <x:c r="A4" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="3" t="n">
-        <x:v>1418642</x:v>
+        <x:v>1419572</x:v>
       </x:c>
       <x:c r="E4" s="3" t="n">
-        <x:v>428</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="F4" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
-        <x:v>-4736</x:v>
+        <x:v>-3936</x:v>
       </x:c>
       <x:c r="H4" s="4" t="n">
         <x:v>-0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:8">
       <x:c r="B5" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="3" t="n">
-        <x:v>1352705</x:v>
+        <x:v>1353573</x:v>
       </x:c>
       <x:c r="E5" s="3" t="n">
-        <x:v>371</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="F5" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="G5" s="3" t="n">
-        <x:v>1610</x:v>
+        <x:v>1760</x:v>
       </x:c>
       <x:c r="H5" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:8">
       <x:c r="B6" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C6" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="3" t="n">
-        <x:v>11995</x:v>
+        <x:v>11985</x:v>
       </x:c>
       <x:c r="E6" s="3" t="n">
-        <x:v>-25</x:v>
+        <x:v>-10</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>-0.1</x:v>
       </x:c>
       <x:c r="G6" s="3" t="n">
-        <x:v>-1265</x:v>
+        <x:v>-1195</x:v>
       </x:c>
       <x:c r="H6" s="4" t="n">
-        <x:v>-9.5</x:v>
+        <x:v>-9.1</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:8">
       <x:c r="B7" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C7" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="3" t="n">
-        <x:v>53959</x:v>
+        <x:v>54031</x:v>
       </x:c>
       <x:c r="E7" s="3" t="n">
-        <x:v>79</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="G7" s="3" t="n">
-        <x:v>-5085</x:v>
+        <x:v>-4502</x:v>
       </x:c>
       <x:c r="H7" s="4" t="n">
-        <x:v>-8.6</x:v>
+        <x:v>-7.7</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:8">
       <x:c r="B8" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C8" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="3" t="n">
-        <x:v>112634</x:v>
+        <x:v>112142</x:v>
       </x:c>
       <x:c r="E8" s="3" t="n">
-        <x:v>-227</x:v>
+        <x:v>-492</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>-0.4</x:v>
       </x:c>
       <x:c r="G8" s="3" t="n">
-        <x:v>-1376</x:v>
+        <x:v>-1414</x:v>
       </x:c>
       <x:c r="H8" s="4" t="n">
         <x:v>-1.2</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:8">
       <x:c r="B9" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C9" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D9" s="3" t="n">
-        <x:v>112258</x:v>
+        <x:v>111752</x:v>
       </x:c>
       <x:c r="E9" s="3" t="n">
-        <x:v>-222</x:v>
+        <x:v>-506</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>-0.5</x:v>
       </x:c>
       <x:c r="G9" s="3" t="n">
-        <x:v>-1526</x:v>
+        <x:v>-1576</x:v>
       </x:c>
       <x:c r="H9" s="4" t="n">
-        <x:v>-1.3</x:v>
+        <x:v>-1.4</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:8">
       <x:c r="B10" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C10" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D10" s="3" t="n">
-        <x:v>91100</x:v>
+        <x:v>90674</x:v>
       </x:c>
       <x:c r="E10" s="3" t="n">
-        <x:v>-182</x:v>
+        <x:v>-426</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>-0.5</x:v>
       </x:c>
       <x:c r="G10" s="3" t="n">
-        <x:v>-1347</x:v>
+        <x:v>-1391</x:v>
       </x:c>
       <x:c r="H10" s="4" t="n">
         <x:v>-1.5</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:8">
       <x:c r="B11" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C11" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D11" s="3" t="n">
-        <x:v>21167</x:v>
+        <x:v>21088</x:v>
       </x:c>
       <x:c r="E11" s="3" t="n">
-        <x:v>-40</x:v>
+        <x:v>-79</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>-0.4</x:v>
       </x:c>
       <x:c r="G11" s="3" t="n">
-        <x:v>-180</x:v>
+        <x:v>-185</x:v>
       </x:c>
       <x:c r="H11" s="4" t="n">
-        <x:v>-0.8</x:v>
+        <x:v>-0.9</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:8">
       <x:c r="B12" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C12" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D12" s="3" t="n">
-        <x:v>376</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="E12" s="3" t="n">
-        <x:v>-5</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>-1.3</x:v>
+        <x:v>3.7</x:v>
       </x:c>
       <x:c r="G12" s="3" t="n">
-        <x:v>150</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="H12" s="4" t="n">
-        <x:v>66.4</x:v>
+        <x:v>71.1</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:8">
       <x:c r="B13" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C13" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D13" s="3" t="n">
-        <x:v>2947</x:v>
+        <x:v>2888</x:v>
       </x:c>
       <x:c r="E13" s="3" t="n">
-        <x:v>-43</x:v>
+        <x:v>-59</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>-1.4</x:v>
+        <x:v>-2</x:v>
       </x:c>
       <x:c r="G13" s="3" t="n">
-        <x:v>-628</x:v>
+        <x:v>-621</x:v>
       </x:c>
       <x:c r="H13" s="4" t="n">
-        <x:v>-17.6</x:v>
+        <x:v>-17.7</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:8">
       <x:c r="B14" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C14" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D14" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="E14" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F14" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G14" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="H14" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:8">
       <x:c r="B15" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C15" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D15" s="3" t="n">
-        <x:v>1530902</x:v>
+        <x:v>1531339</x:v>
       </x:c>
       <x:c r="E15" s="3" t="n">
-        <x:v>204</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G15" s="3" t="n">
-        <x:v>-6097</x:v>
+        <x:v>-5330</x:v>
       </x:c>
       <x:c r="H15" s="4" t="n">
-        <x:v>-0.4</x:v>
+        <x:v>-0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:8">
       <x:c r="B16" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C16" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D16" s="3" t="n">
-        <x:v>222009</x:v>
+        <x:v>221745</x:v>
       </x:c>
       <x:c r="E16" s="3" t="n">
-        <x:v>-79</x:v>
+        <x:v>-264</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>-0.1</x:v>
       </x:c>
       <x:c r="G16" s="3" t="n">
-        <x:v>-2372</x:v>
+        <x:v>-2215</x:v>
       </x:c>
       <x:c r="H16" s="4" t="n">
-        <x:v>-1.1</x:v>
+        <x:v>-1</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:8">
       <x:c r="B17" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C17" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D17" s="3" t="n">
-        <x:v>1563736</x:v>
+        <x:v>1564081</x:v>
       </x:c>
       <x:c r="E17" s="3" t="n">
-        <x:v>182</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G17" s="3" t="n">
-        <x:v>-6646</x:v>
+        <x:v>-5858</x:v>
       </x:c>
       <x:c r="H17" s="4" t="n">
         <x:v>-0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:8">
       <x:c r="A19" s="6" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:8">
       <x:c r="A20" s="6" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:8">
       <x:c r="A21" s="6" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:8">
       <x:c r="A22" s="6" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>