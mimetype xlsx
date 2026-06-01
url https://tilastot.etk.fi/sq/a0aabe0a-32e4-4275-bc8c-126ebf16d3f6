--- v7 (2026-06-01)
+++ v8 (2026-06-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15ded1ccad9c489f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1d5a0ca270714b10b250a7f2670c2948.psmdcp" Id="R2ae3df72685c48ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1e7233e4bd7416f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/005edc6593ae4648b0f9ccab8a4496f2.psmdcp" Id="R952d161fbdda4153" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuti10_elsa" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>The monthly statistics on earnings-related pension recipients</x:t>
   </x:si>
   <x:si>
     <x:t>Statistical month</x:t>
   </x:si>
   <x:si>