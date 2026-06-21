--- v8 (2026-06-01)
+++ v9 (2026-06-21)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1e7233e4bd7416f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/005edc6593ae4648b0f9ccab8a4496f2.psmdcp" Id="R952d161fbdda4153" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d1a977cf4304ccf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e40a20145d9d4ca18f89f463e74dda8c.psmdcp" Id="Rc5faa6db80f9447f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuti10_elsa" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>The monthly statistics on earnings-related pension recipients</x:t>
   </x:si>
   <x:si>
     <x:t>Statistical month</x:t>
   </x:si>
   <x:si>
     <x:t>Monthly change</x:t>
   </x:si>
   <x:si>
     <x:t>Monthly change, %</x:t>
   </x:si>
   <x:si>
     <x:t>Annual change</x:t>
   </x:si>
   <x:si>
     <x:t>Annual change, %</x:t>
   </x:si>
   <x:si>
-    <x:t>2026M04</x:t>
+    <x:t>2026M05</x:t>
   </x:si>
   <x:si>
     <x:t>Old-age pension</x:t>
   </x:si>
   <x:si>
     <x:t>Number of earnings-related pension recipients</x:t>
   </x:si>
   <x:si>
     <x:t>Actual old-age pension</x:t>
   </x:si>
   <x:si>
     <x:t>Partial old-age pension 25%</x:t>
   </x:si>
   <x:si>
     <x:t>Partial old-age pension 50%</x:t>
   </x:si>
   <x:si>
     <x:t>Disability pension</x:t>
   </x:si>
   <x:si>
     <x:t>Actual disability pension</x:t>
   </x:si>
   <x:si>
     <x:t>Full disability pension</x:t>
   </x:si>
@@ -96,51 +96,51 @@
   </x:si>
   <x:si>
     <x:t>Survivors' pension</x:t>
   </x:si>
   <x:si>
     <x:t>All pension benefits</x:t>
   </x:si>
   <x:si>
     <x:t>A description of the statistics, the concepts, the definitions and the quality descriptions are available on the Etk.fi website. &lt;A HREF=https://www.etk.fi/en/research-statistics-and-projections/statistics/pension-recipients-and-pension-expenditure/earnings-related-pension-recipients-in-finland/&gt;&lt;u&gt;Go to Earnings-related Pension Recipients in Finland.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Different pension benefits in the statistics cannot be summed, because a pension recipient may receive several pension benefits at the same time.</x:t>
   </x:si>
   <x:si>
     <x:t>As of the beginning of 2021, survivors' pensions that amount to 0 euro are no longer included in the statistics.</x:t>
   </x:si>
   <x:si>
     <x:t>Symbols used in the table:
 - = Magnitude nil or category not applicable
 .. = Data not available or not published due to small number of cases</x:t>
   </x:si>
   <x:si>
     <x:t>Latest update:</x:t>
   </x:si>
   <x:si>
-    <x:t>20260519 09:00</x:t>
+    <x:t>20260617 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Source:</x:t>
   </x:si>
   <x:si>
     <x:t>Finnish Centre for Pensions</x:t>
   </x:si>
   <x:si>
     <x:t>Contact:</x:t>
   </x:si>
   <x:si>
     <x:t>Finnish Centre for Pensions, Statistics service, tilastot(at)etk.fi</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>Units:</x:t>
   </x:si>
   <x:si>
     <x:t>Number, euros/month, 1,000 euros</x:t>
   </x:si>
   <x:si>
     <x:t>Internal reference code:</x:t>
   </x:si>
@@ -580,362 +580,362 @@
       </x:c>
       <x:c r="E3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="F3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="G3" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="H3" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:8">
       <x:c r="A4" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="3" t="n">
-        <x:v>1419572</x:v>
+        <x:v>1420551</x:v>
       </x:c>
       <x:c r="E4" s="3" t="n">
-        <x:v>930</x:v>
+        <x:v>979</x:v>
       </x:c>
       <x:c r="F4" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
-        <x:v>-3936</x:v>
+        <x:v>-2867</x:v>
       </x:c>
       <x:c r="H4" s="4" t="n">
-        <x:v>-0.3</x:v>
+        <x:v>-0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:8">
       <x:c r="B5" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="3" t="n">
-        <x:v>1353573</x:v>
+        <x:v>1354698</x:v>
       </x:c>
       <x:c r="E5" s="3" t="n">
-        <x:v>868</x:v>
+        <x:v>1125</x:v>
       </x:c>
       <x:c r="F5" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="G5" s="3" t="n">
-        <x:v>1760</x:v>
+        <x:v>2249</x:v>
       </x:c>
       <x:c r="H5" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:8">
       <x:c r="B6" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C6" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="3" t="n">
-        <x:v>11985</x:v>
+        <x:v>11918</x:v>
       </x:c>
       <x:c r="E6" s="3" t="n">
-        <x:v>-10</x:v>
+        <x:v>-67</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>-0.6</x:v>
       </x:c>
       <x:c r="G6" s="3" t="n">
-        <x:v>-1195</x:v>
+        <x:v>-1140</x:v>
       </x:c>
       <x:c r="H6" s="4" t="n">
-        <x:v>-9.1</x:v>
+        <x:v>-8.7</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:8">
       <x:c r="B7" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C7" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="3" t="n">
-        <x:v>54031</x:v>
+        <x:v>53946</x:v>
       </x:c>
       <x:c r="E7" s="3" t="n">
-        <x:v>72</x:v>
+        <x:v>-85</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>-0.2</x:v>
       </x:c>
       <x:c r="G7" s="3" t="n">
-        <x:v>-4502</x:v>
+        <x:v>-3983</x:v>
       </x:c>
       <x:c r="H7" s="4" t="n">
-        <x:v>-7.7</x:v>
+        <x:v>-6.9</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:8">
       <x:c r="B8" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C8" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="3" t="n">
-        <x:v>112142</x:v>
+        <x:v>111591</x:v>
       </x:c>
       <x:c r="E8" s="3" t="n">
-        <x:v>-492</x:v>
+        <x:v>-551</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>-0.4</x:v>
+        <x:v>-0.5</x:v>
       </x:c>
       <x:c r="G8" s="3" t="n">
-        <x:v>-1414</x:v>
+        <x:v>-1538</x:v>
       </x:c>
       <x:c r="H8" s="4" t="n">
-        <x:v>-1.2</x:v>
+        <x:v>-1.4</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:8">
       <x:c r="B9" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C9" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D9" s="3" t="n">
-        <x:v>111752</x:v>
+        <x:v>111196</x:v>
       </x:c>
       <x:c r="E9" s="3" t="n">
-        <x:v>-506</x:v>
+        <x:v>-556</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="G9" s="3" t="n">
-        <x:v>-1576</x:v>
+        <x:v>-1699</x:v>
       </x:c>
       <x:c r="H9" s="4" t="n">
-        <x:v>-1.4</x:v>
+        <x:v>-1.5</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:8">
       <x:c r="B10" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C10" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D10" s="3" t="n">
-        <x:v>90674</x:v>
+        <x:v>90213</x:v>
       </x:c>
       <x:c r="E10" s="3" t="n">
-        <x:v>-426</x:v>
+        <x:v>-461</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="G10" s="3" t="n">
-        <x:v>-1391</x:v>
+        <x:v>-1481</x:v>
       </x:c>
       <x:c r="H10" s="4" t="n">
-        <x:v>-1.5</x:v>
+        <x:v>-1.6</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:8">
       <x:c r="B11" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C11" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D11" s="3" t="n">
-        <x:v>21088</x:v>
+        <x:v>20992</x:v>
       </x:c>
       <x:c r="E11" s="3" t="n">
-        <x:v>-79</x:v>
+        <x:v>-96</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>-0.4</x:v>
+        <x:v>-0.5</x:v>
       </x:c>
       <x:c r="G11" s="3" t="n">
-        <x:v>-185</x:v>
+        <x:v>-218</x:v>
       </x:c>
       <x:c r="H11" s="4" t="n">
-        <x:v>-0.9</x:v>
+        <x:v>-1</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:8">
       <x:c r="B12" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C12" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D12" s="3" t="n">
-        <x:v>390</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="E12" s="3" t="n">
-        <x:v>14</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>3.7</x:v>
+        <x:v>1.3</x:v>
       </x:c>
       <x:c r="G12" s="3" t="n">
-        <x:v>162</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H12" s="4" t="n">
-        <x:v>71.1</x:v>
+        <x:v>68.8</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:8">
       <x:c r="B13" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C13" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D13" s="3" t="n">
-        <x:v>2888</x:v>
+        <x:v>2834</x:v>
       </x:c>
       <x:c r="E13" s="3" t="n">
-        <x:v>-59</x:v>
+        <x:v>-54</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>-2</x:v>
+        <x:v>-1.9</x:v>
       </x:c>
       <x:c r="G13" s="3" t="n">
-        <x:v>-621</x:v>
+        <x:v>-618</x:v>
       </x:c>
       <x:c r="H13" s="4" t="n">
-        <x:v>-17.7</x:v>
+        <x:v>-17.9</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:8">
       <x:c r="B14" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C14" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D14" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="E14" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F14" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G14" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="H14" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:8">
       <x:c r="B15" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C15" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D15" s="3" t="n">
-        <x:v>1531339</x:v>
+        <x:v>1531773</x:v>
       </x:c>
       <x:c r="E15" s="3" t="n">
-        <x:v>437</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G15" s="3" t="n">
-        <x:v>-5330</x:v>
+        <x:v>-4385</x:v>
       </x:c>
       <x:c r="H15" s="4" t="n">
         <x:v>-0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:8">
       <x:c r="B16" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C16" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D16" s="3" t="n">
-        <x:v>221745</x:v>
+        <x:v>221475</x:v>
       </x:c>
       <x:c r="E16" s="3" t="n">
-        <x:v>-264</x:v>
+        <x:v>-270</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="G16" s="3" t="n">
-        <x:v>-2215</x:v>
+        <x:v>-2270</x:v>
       </x:c>
       <x:c r="H16" s="4" t="n">
         <x:v>-1</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:8">
       <x:c r="B17" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C17" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D17" s="3" t="n">
-        <x:v>1564081</x:v>
+        <x:v>1564453</x:v>
       </x:c>
       <x:c r="E17" s="3" t="n">
-        <x:v>345</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G17" s="3" t="n">
-        <x:v>-5858</x:v>
+        <x:v>-4938</x:v>
       </x:c>
       <x:c r="H17" s="4" t="n">
-        <x:v>-0.4</x:v>
+        <x:v>-0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:8">
       <x:c r="A19" s="6" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:8">
       <x:c r="A20" s="6" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:8">
       <x:c r="A21" s="6" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:8">
       <x:c r="A22" s="6" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:8">
       <x:c r="A24" s="0" t="s">
         <x:v>27</x:v>