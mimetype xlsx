--- v9 (2026-06-21)
+++ v10 (2026-07-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d1a977cf4304ccf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e40a20145d9d4ca18f89f463e74dda8c.psmdcp" Id="Rc5faa6db80f9447f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a608eff74e340a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/831e883f4b024297a1e1f069d86ea52e.psmdcp" Id="Rb072c5a610da4646" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuti10_elsa" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>The monthly statistics on earnings-related pension recipients</x:t>
   </x:si>
   <x:si>
     <x:t>Statistical month</x:t>
   </x:si>
   <x:si>