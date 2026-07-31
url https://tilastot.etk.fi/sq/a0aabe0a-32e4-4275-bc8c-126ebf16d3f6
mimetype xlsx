--- v10 (2026-07-11)
+++ v11 (2026-07-31)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a608eff74e340a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/831e883f4b024297a1e1f069d86ea52e.psmdcp" Id="Rb072c5a610da4646" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R359dc08d575048d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9d85a082392b47659cb8461d0b36e713.psmdcp" Id="R6468804003284997" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuti10_elsa" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>The monthly statistics on earnings-related pension recipients</x:t>
   </x:si>
   <x:si>
     <x:t>Statistical month</x:t>
   </x:si>
   <x:si>
     <x:t>Monthly change</x:t>
   </x:si>
   <x:si>
     <x:t>Monthly change, %</x:t>
   </x:si>
   <x:si>
     <x:t>Annual change</x:t>
   </x:si>
   <x:si>
     <x:t>Annual change, %</x:t>
   </x:si>
   <x:si>
-    <x:t>2026M05</x:t>
+    <x:t>2026M06</x:t>
   </x:si>
   <x:si>
     <x:t>Old-age pension</x:t>
   </x:si>
   <x:si>
     <x:t>Number of earnings-related pension recipients</x:t>
   </x:si>
   <x:si>
     <x:t>Actual old-age pension</x:t>
   </x:si>
   <x:si>
     <x:t>Partial old-age pension 25%</x:t>
   </x:si>
   <x:si>
     <x:t>Partial old-age pension 50%</x:t>
   </x:si>
   <x:si>
     <x:t>Disability pension</x:t>
   </x:si>
   <x:si>
     <x:t>Actual disability pension</x:t>
   </x:si>
   <x:si>
     <x:t>Full disability pension</x:t>
   </x:si>
@@ -96,51 +96,51 @@
   </x:si>
   <x:si>
     <x:t>Survivors' pension</x:t>
   </x:si>
   <x:si>
     <x:t>All pension benefits</x:t>
   </x:si>
   <x:si>
     <x:t>A description of the statistics, the concepts, the definitions and the quality descriptions are available on the Etk.fi website. &lt;A HREF=https://www.etk.fi/en/research-statistics-and-projections/statistics/pension-recipients-and-pension-expenditure/earnings-related-pension-recipients-in-finland/&gt;&lt;u&gt;Go to Earnings-related Pension Recipients in Finland.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Different pension benefits in the statistics cannot be summed, because a pension recipient may receive several pension benefits at the same time.</x:t>
   </x:si>
   <x:si>
     <x:t>As of the beginning of 2021, survivors' pensions that amount to 0 euro are no longer included in the statistics.</x:t>
   </x:si>
   <x:si>
     <x:t>Symbols used in the table:
 - = Magnitude nil or category not applicable
 .. = Data not available or not published due to small number of cases</x:t>
   </x:si>
   <x:si>
     <x:t>Latest update:</x:t>
   </x:si>
   <x:si>
-    <x:t>20260617 09:00</x:t>
+    <x:t>20260717 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Source:</x:t>
   </x:si>
   <x:si>
     <x:t>Finnish Centre for Pensions</x:t>
   </x:si>
   <x:si>
     <x:t>Contact:</x:t>
   </x:si>
   <x:si>
     <x:t>Finnish Centre for Pensions, Statistics service, tilastot(at)etk.fi</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>Units:</x:t>
   </x:si>
   <x:si>
     <x:t>Number, euros/month, 1,000 euros</x:t>
   </x:si>
   <x:si>
     <x:t>Internal reference code:</x:t>
   </x:si>
@@ -580,359 +580,359 @@
       </x:c>
       <x:c r="E3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="F3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="G3" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="H3" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:8">
       <x:c r="A4" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="3" t="n">
-        <x:v>1420551</x:v>
+        <x:v>1421437</x:v>
       </x:c>
       <x:c r="E4" s="3" t="n">
-        <x:v>979</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="F4" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
-        <x:v>-2867</x:v>
+        <x:v>-1976</x:v>
       </x:c>
       <x:c r="H4" s="4" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>-0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:8">
       <x:c r="B5" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="3" t="n">
-        <x:v>1354698</x:v>
+        <x:v>1355776</x:v>
       </x:c>
       <x:c r="E5" s="3" t="n">
-        <x:v>1125</x:v>
+        <x:v>1078</x:v>
       </x:c>
       <x:c r="F5" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="G5" s="3" t="n">
-        <x:v>2249</x:v>
+        <x:v>2440</x:v>
       </x:c>
       <x:c r="H5" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:8">
       <x:c r="B6" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C6" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="3" t="n">
-        <x:v>11918</x:v>
+        <x:v>11816</x:v>
       </x:c>
       <x:c r="E6" s="3" t="n">
-        <x:v>-67</x:v>
+        <x:v>-102</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>-0.6</x:v>
+        <x:v>-0.9</x:v>
       </x:c>
       <x:c r="G6" s="3" t="n">
-        <x:v>-1140</x:v>
+        <x:v>-1073</x:v>
       </x:c>
       <x:c r="H6" s="4" t="n">
-        <x:v>-8.7</x:v>
+        <x:v>-8.3</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:8">
       <x:c r="B7" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C7" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="3" t="n">
-        <x:v>53946</x:v>
+        <x:v>53858</x:v>
       </x:c>
       <x:c r="E7" s="3" t="n">
-        <x:v>-85</x:v>
+        <x:v>-88</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
         <x:v>-0.2</x:v>
       </x:c>
       <x:c r="G7" s="3" t="n">
-        <x:v>-3983</x:v>
+        <x:v>-3344</x:v>
       </x:c>
       <x:c r="H7" s="4" t="n">
-        <x:v>-6.9</x:v>
+        <x:v>-5.8</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:8">
       <x:c r="B8" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C8" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="3" t="n">
-        <x:v>111591</x:v>
+        <x:v>111055</x:v>
       </x:c>
       <x:c r="E8" s="3" t="n">
-        <x:v>-551</x:v>
+        <x:v>-536</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="G8" s="3" t="n">
-        <x:v>-1538</x:v>
+        <x:v>-1557</x:v>
       </x:c>
       <x:c r="H8" s="4" t="n">
         <x:v>-1.4</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:8">
       <x:c r="B9" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C9" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D9" s="3" t="n">
-        <x:v>111196</x:v>
+        <x:v>110646</x:v>
       </x:c>
       <x:c r="E9" s="3" t="n">
-        <x:v>-556</x:v>
+        <x:v>-550</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
         <x:v>-0.5</x:v>
       </x:c>
       <x:c r="G9" s="3" t="n">
-        <x:v>-1699</x:v>
+        <x:v>-1728</x:v>
       </x:c>
       <x:c r="H9" s="4" t="n">
         <x:v>-1.5</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:8">
       <x:c r="B10" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C10" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D10" s="3" t="n">
-        <x:v>90213</x:v>
+        <x:v>89840</x:v>
       </x:c>
       <x:c r="E10" s="3" t="n">
-        <x:v>-461</x:v>
+        <x:v>-373</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>-0.5</x:v>
+        <x:v>-0.4</x:v>
       </x:c>
       <x:c r="G10" s="3" t="n">
-        <x:v>-1481</x:v>
+        <x:v>-1516</x:v>
       </x:c>
       <x:c r="H10" s="4" t="n">
-        <x:v>-1.6</x:v>
+        <x:v>-1.7</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:8">
       <x:c r="B11" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C11" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D11" s="3" t="n">
-        <x:v>20992</x:v>
+        <x:v>20813</x:v>
       </x:c>
       <x:c r="E11" s="3" t="n">
-        <x:v>-96</x:v>
+        <x:v>-179</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>-0.5</x:v>
+        <x:v>-0.9</x:v>
       </x:c>
       <x:c r="G11" s="3" t="n">
-        <x:v>-218</x:v>
+        <x:v>-212</x:v>
       </x:c>
       <x:c r="H11" s="4" t="n">
         <x:v>-1</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:8">
       <x:c r="B12" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C12" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D12" s="3" t="n">
-        <x:v>395</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="E12" s="3" t="n">
-        <x:v>5</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>1.3</x:v>
+        <x:v>3.5</x:v>
       </x:c>
       <x:c r="G12" s="3" t="n">
-        <x:v>161</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="H12" s="4" t="n">
-        <x:v>68.8</x:v>
+        <x:v>71.8</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:8">
       <x:c r="B13" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C13" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D13" s="3" t="n">
-        <x:v>2834</x:v>
+        <x:v>2783</x:v>
       </x:c>
       <x:c r="E13" s="3" t="n">
-        <x:v>-54</x:v>
+        <x:v>-51</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>-1.9</x:v>
+        <x:v>-1.8</x:v>
       </x:c>
       <x:c r="G13" s="3" t="n">
-        <x:v>-618</x:v>
+        <x:v>-607</x:v>
       </x:c>
       <x:c r="H13" s="4" t="n">
         <x:v>-17.9</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:8">
       <x:c r="B14" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C14" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D14" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="E14" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F14" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G14" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="H14" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:8">
       <x:c r="B15" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C15" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D15" s="3" t="n">
-        <x:v>1531773</x:v>
+        <x:v>1532109</x:v>
       </x:c>
       <x:c r="E15" s="3" t="n">
-        <x:v>434</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G15" s="3" t="n">
-        <x:v>-4385</x:v>
+        <x:v>-3528</x:v>
       </x:c>
       <x:c r="H15" s="4" t="n">
-        <x:v>-0.3</x:v>
+        <x:v>-0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:8">
       <x:c r="B16" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C16" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D16" s="3" t="n">
-        <x:v>221475</x:v>
+        <x:v>221251</x:v>
       </x:c>
       <x:c r="E16" s="3" t="n">
-        <x:v>-270</x:v>
+        <x:v>-224</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="G16" s="3" t="n">
-        <x:v>-2270</x:v>
+        <x:v>-2171</x:v>
       </x:c>
       <x:c r="H16" s="4" t="n">
         <x:v>-1</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:8">
       <x:c r="B17" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C17" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D17" s="3" t="n">
-        <x:v>1564453</x:v>
+        <x:v>1564710</x:v>
       </x:c>
       <x:c r="E17" s="3" t="n">
-        <x:v>372</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G17" s="3" t="n">
-        <x:v>-4938</x:v>
+        <x:v>-4082</x:v>
       </x:c>
       <x:c r="H17" s="4" t="n">
         <x:v>-0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:8">
       <x:c r="A19" s="6" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:8">
       <x:c r="A20" s="6" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:8">
       <x:c r="A21" s="6" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:8">
       <x:c r="A22" s="6" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>