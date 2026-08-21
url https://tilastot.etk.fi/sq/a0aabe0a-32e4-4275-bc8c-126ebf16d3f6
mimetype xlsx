--- v11 (2026-07-31)
+++ v12 (2026-08-21)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R359dc08d575048d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9d85a082392b47659cb8461d0b36e713.psmdcp" Id="R6468804003284997" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c20987db335400a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a09cfc6a7190451c9633f4dd140ecd11.psmdcp" Id="Rcea5faf835574594" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuti10_elsa" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>The monthly statistics on earnings-related pension recipients</x:t>
   </x:si>
   <x:si>
     <x:t>Statistical month</x:t>
   </x:si>
   <x:si>
     <x:t>Monthly change</x:t>
   </x:si>
   <x:si>
     <x:t>Monthly change, %</x:t>
   </x:si>
   <x:si>
     <x:t>Annual change</x:t>
   </x:si>
   <x:si>
     <x:t>Annual change, %</x:t>
   </x:si>
   <x:si>
-    <x:t>2026M06</x:t>
+    <x:t>2026M07</x:t>
   </x:si>
   <x:si>
     <x:t>Old-age pension</x:t>
   </x:si>
   <x:si>
     <x:t>Number of earnings-related pension recipients</x:t>
   </x:si>
   <x:si>
     <x:t>Actual old-age pension</x:t>
   </x:si>
   <x:si>
     <x:t>Partial old-age pension 25%</x:t>
   </x:si>
   <x:si>
     <x:t>Partial old-age pension 50%</x:t>
   </x:si>
   <x:si>
     <x:t>Disability pension</x:t>
   </x:si>
   <x:si>
     <x:t>Actual disability pension</x:t>
   </x:si>
   <x:si>
     <x:t>Full disability pension</x:t>
   </x:si>
@@ -96,51 +96,51 @@
   </x:si>
   <x:si>
     <x:t>Survivors' pension</x:t>
   </x:si>
   <x:si>
     <x:t>All pension benefits</x:t>
   </x:si>
   <x:si>
     <x:t>A description of the statistics, the concepts, the definitions and the quality descriptions are available on the Etk.fi website. &lt;A HREF=https://www.etk.fi/en/research-statistics-and-projections/statistics/pension-recipients-and-pension-expenditure/earnings-related-pension-recipients-in-finland/&gt;&lt;u&gt;Go to Earnings-related Pension Recipients in Finland.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Different pension benefits in the statistics cannot be summed, because a pension recipient may receive several pension benefits at the same time.</x:t>
   </x:si>
   <x:si>
     <x:t>As of the beginning of 2021, survivors' pensions that amount to 0 euro are no longer included in the statistics.</x:t>
   </x:si>
   <x:si>
     <x:t>Symbols used in the table:
 - = Magnitude nil or category not applicable
 .. = Data not available or not published due to small number of cases</x:t>
   </x:si>
   <x:si>
     <x:t>Latest update:</x:t>
   </x:si>
   <x:si>
-    <x:t>20260717 09:00</x:t>
+    <x:t>20260819 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Source:</x:t>
   </x:si>
   <x:si>
     <x:t>Finnish Centre for Pensions</x:t>
   </x:si>
   <x:si>
     <x:t>Contact:</x:t>
   </x:si>
   <x:si>
     <x:t>Finnish Centre for Pensions, Statistics service, tilastot(at)etk.fi</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>Units:</x:t>
   </x:si>
   <x:si>
     <x:t>Number, euros/month, 1,000 euros</x:t>
   </x:si>
   <x:si>
     <x:t>Internal reference code:</x:t>
   </x:si>
@@ -580,362 +580,362 @@
       </x:c>
       <x:c r="E3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="F3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="G3" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="H3" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:8">
       <x:c r="A4" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="3" t="n">
-        <x:v>1421437</x:v>
+        <x:v>1422753</x:v>
       </x:c>
       <x:c r="E4" s="3" t="n">
-        <x:v>886</x:v>
+        <x:v>1316</x:v>
       </x:c>
       <x:c r="F4" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
-        <x:v>-1976</x:v>
+        <x:v>-1197</x:v>
       </x:c>
       <x:c r="H4" s="4" t="n">
         <x:v>-0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:8">
       <x:c r="B5" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="3" t="n">
-        <x:v>1355776</x:v>
+        <x:v>1357484</x:v>
       </x:c>
       <x:c r="E5" s="3" t="n">
-        <x:v>1078</x:v>
+        <x:v>1708</x:v>
       </x:c>
       <x:c r="F5" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="G5" s="3" t="n">
-        <x:v>2440</x:v>
+        <x:v>2527</x:v>
       </x:c>
       <x:c r="H5" s="4" t="n">
         <x:v>0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:8">
       <x:c r="B6" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C6" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="3" t="n">
-        <x:v>11816</x:v>
+        <x:v>11674</x:v>
       </x:c>
       <x:c r="E6" s="3" t="n">
-        <x:v>-102</x:v>
+        <x:v>-142</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>-0.9</x:v>
+        <x:v>-1.2</x:v>
       </x:c>
       <x:c r="G6" s="3" t="n">
-        <x:v>-1073</x:v>
+        <x:v>-981</x:v>
       </x:c>
       <x:c r="H6" s="4" t="n">
-        <x:v>-8.3</x:v>
+        <x:v>-7.8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:8">
       <x:c r="B7" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C7" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="3" t="n">
-        <x:v>53858</x:v>
+        <x:v>53609</x:v>
       </x:c>
       <x:c r="E7" s="3" t="n">
-        <x:v>-88</x:v>
+        <x:v>-249</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>-0.5</x:v>
       </x:c>
       <x:c r="G7" s="3" t="n">
-        <x:v>-3344</x:v>
+        <x:v>-2745</x:v>
       </x:c>
       <x:c r="H7" s="4" t="n">
-        <x:v>-5.8</x:v>
+        <x:v>-4.9</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:8">
       <x:c r="B8" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C8" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="3" t="n">
-        <x:v>111055</x:v>
+        <x:v>110441</x:v>
       </x:c>
       <x:c r="E8" s="3" t="n">
-        <x:v>-536</x:v>
+        <x:v>-614</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>-0.5</x:v>
+        <x:v>-0.6</x:v>
       </x:c>
       <x:c r="G8" s="3" t="n">
-        <x:v>-1557</x:v>
+        <x:v>-1758</x:v>
       </x:c>
       <x:c r="H8" s="4" t="n">
-        <x:v>-1.4</x:v>
+        <x:v>-1.6</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:8">
       <x:c r="B9" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C9" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D9" s="3" t="n">
-        <x:v>110646</x:v>
+        <x:v>110007</x:v>
       </x:c>
       <x:c r="E9" s="3" t="n">
-        <x:v>-550</x:v>
+        <x:v>-639</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>-0.5</x:v>
+        <x:v>-0.6</x:v>
       </x:c>
       <x:c r="G9" s="3" t="n">
-        <x:v>-1728</x:v>
+        <x:v>-1940</x:v>
       </x:c>
       <x:c r="H9" s="4" t="n">
-        <x:v>-1.5</x:v>
+        <x:v>-1.7</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:8">
       <x:c r="B10" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C10" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D10" s="3" t="n">
-        <x:v>89840</x:v>
+        <x:v>89404</x:v>
       </x:c>
       <x:c r="E10" s="3" t="n">
-        <x:v>-373</x:v>
+        <x:v>-436</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>-0.4</x:v>
+        <x:v>-0.5</x:v>
       </x:c>
       <x:c r="G10" s="3" t="n">
-        <x:v>-1516</x:v>
+        <x:v>-1617</x:v>
       </x:c>
       <x:c r="H10" s="4" t="n">
-        <x:v>-1.7</x:v>
+        <x:v>-1.8</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:8">
       <x:c r="B11" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C11" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D11" s="3" t="n">
-        <x:v>20813</x:v>
+        <x:v>20610</x:v>
       </x:c>
       <x:c r="E11" s="3" t="n">
-        <x:v>-179</x:v>
+        <x:v>-203</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>-0.9</x:v>
+        <x:v>-1</x:v>
       </x:c>
       <x:c r="G11" s="3" t="n">
-        <x:v>-212</x:v>
+        <x:v>-323</x:v>
       </x:c>
       <x:c r="H11" s="4" t="n">
-        <x:v>-1</x:v>
+        <x:v>-1.5</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:8">
       <x:c r="B12" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C12" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D12" s="3" t="n">
-        <x:v>409</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E12" s="3" t="n">
-        <x:v>14</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>3.5</x:v>
+        <x:v>6.1</x:v>
       </x:c>
       <x:c r="G12" s="3" t="n">
-        <x:v>171</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="H12" s="4" t="n">
-        <x:v>71.8</x:v>
+        <x:v>72.2</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:8">
       <x:c r="B13" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C13" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D13" s="3" t="n">
-        <x:v>2783</x:v>
+        <x:v>2728</x:v>
       </x:c>
       <x:c r="E13" s="3" t="n">
-        <x:v>-51</x:v>
+        <x:v>-55</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>-1.8</x:v>
+        <x:v>-2</x:v>
       </x:c>
       <x:c r="G13" s="3" t="n">
-        <x:v>-607</x:v>
+        <x:v>-611</x:v>
       </x:c>
       <x:c r="H13" s="4" t="n">
-        <x:v>-17.9</x:v>
+        <x:v>-18.3</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:8">
       <x:c r="B14" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C14" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D14" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="E14" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F14" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G14" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="H14" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:8">
       <x:c r="B15" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C15" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D15" s="3" t="n">
-        <x:v>1532109</x:v>
+        <x:v>1532810</x:v>
       </x:c>
       <x:c r="E15" s="3" t="n">
-        <x:v>336</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G15" s="3" t="n">
-        <x:v>-3528</x:v>
+        <x:v>-2961</x:v>
       </x:c>
       <x:c r="H15" s="4" t="n">
         <x:v>-0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:8">
       <x:c r="B16" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C16" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D16" s="3" t="n">
-        <x:v>221251</x:v>
+        <x:v>221133</x:v>
       </x:c>
       <x:c r="E16" s="3" t="n">
-        <x:v>-224</x:v>
+        <x:v>-118</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="G16" s="3" t="n">
-        <x:v>-2171</x:v>
+        <x:v>-2020</x:v>
       </x:c>
       <x:c r="H16" s="4" t="n">
-        <x:v>-1</x:v>
+        <x:v>-0.9</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:8">
       <x:c r="B17" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C17" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D17" s="3" t="n">
-        <x:v>1564710</x:v>
+        <x:v>1565327</x:v>
       </x:c>
       <x:c r="E17" s="3" t="n">
-        <x:v>257</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
         <x:v>0</x:v>
       </x:c>
       <x:c r="G17" s="3" t="n">
-        <x:v>-4082</x:v>
+        <x:v>-3529</x:v>
       </x:c>
       <x:c r="H17" s="4" t="n">
-        <x:v>-0.3</x:v>
+        <x:v>-0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:8">
       <x:c r="A19" s="6" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:8">
       <x:c r="A20" s="6" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:8">
       <x:c r="A21" s="6" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:8">
       <x:c r="A22" s="6" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:8">
       <x:c r="A24" s="0" t="s">
         <x:v>27</x:v>