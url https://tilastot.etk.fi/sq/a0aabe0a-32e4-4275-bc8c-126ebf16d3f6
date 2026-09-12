--- v12 (2026-08-21)
+++ v13 (2026-09-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c20987db335400a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a09cfc6a7190451c9633f4dd140ecd11.psmdcp" Id="Rcea5faf835574594" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1baa3e8d06ba4df0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c870e5b65c9e4b758f78b37409434fc4.psmdcp" Id="R085f214526dc4174" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuti10_elsa" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>The monthly statistics on earnings-related pension recipients</x:t>
   </x:si>
   <x:si>
     <x:t>Statistical month</x:t>
   </x:si>
   <x:si>