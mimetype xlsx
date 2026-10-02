--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1baa3e8d06ba4df0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c870e5b65c9e4b758f78b37409434fc4.psmdcp" Id="R085f214526dc4174" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a6ead8290a54904" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/169bf9ae105947c991e1973b1e378cda.psmdcp" Id="R118764a972384d1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuti10_elsa" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>The monthly statistics on earnings-related pension recipients</x:t>
   </x:si>
   <x:si>
     <x:t>Statistical month</x:t>
   </x:si>
   <x:si>
     <x:t>Monthly change</x:t>
   </x:si>
   <x:si>
     <x:t>Monthly change, %</x:t>
   </x:si>
   <x:si>
     <x:t>Annual change</x:t>
   </x:si>
   <x:si>
     <x:t>Annual change, %</x:t>
   </x:si>
   <x:si>
-    <x:t>2026M07</x:t>
+    <x:t>2026M08</x:t>
   </x:si>
   <x:si>
     <x:t>Old-age pension</x:t>
   </x:si>
   <x:si>
     <x:t>Number of earnings-related pension recipients</x:t>
   </x:si>
   <x:si>
     <x:t>Actual old-age pension</x:t>
   </x:si>
   <x:si>
     <x:t>Partial old-age pension 25%</x:t>
   </x:si>
   <x:si>
     <x:t>Partial old-age pension 50%</x:t>
   </x:si>
   <x:si>
     <x:t>Disability pension</x:t>
   </x:si>
   <x:si>
     <x:t>Actual disability pension</x:t>
   </x:si>
   <x:si>
     <x:t>Full disability pension</x:t>
   </x:si>
@@ -96,51 +96,51 @@
   </x:si>
   <x:si>
     <x:t>Survivors' pension</x:t>
   </x:si>
   <x:si>
     <x:t>All pension benefits</x:t>
   </x:si>
   <x:si>
     <x:t>A description of the statistics, the concepts, the definitions and the quality descriptions are available on the Etk.fi website. &lt;A HREF=https://www.etk.fi/en/research-statistics-and-projections/statistics/pension-recipients-and-pension-expenditure/earnings-related-pension-recipients-in-finland/&gt;&lt;u&gt;Go to Earnings-related Pension Recipients in Finland.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Different pension benefits in the statistics cannot be summed, because a pension recipient may receive several pension benefits at the same time.</x:t>
   </x:si>
   <x:si>
     <x:t>As of the beginning of 2021, survivors' pensions that amount to 0 euro are no longer included in the statistics.</x:t>
   </x:si>
   <x:si>
     <x:t>Symbols used in the table:
 - = Magnitude nil or category not applicable
 .. = Data not available or not published due to small number of cases</x:t>
   </x:si>
   <x:si>
     <x:t>Latest update:</x:t>
   </x:si>
   <x:si>
-    <x:t>20260819 09:00</x:t>
+    <x:t>20260917 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Source:</x:t>
   </x:si>
   <x:si>
     <x:t>Finnish Centre for Pensions</x:t>
   </x:si>
   <x:si>
     <x:t>Contact:</x:t>
   </x:si>
   <x:si>
     <x:t>Finnish Centre for Pensions, Statistics service, tilastot(at)etk.fi</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>Units:</x:t>
   </x:si>
   <x:si>
     <x:t>Number, euros/month, 1,000 euros</x:t>
   </x:si>
   <x:si>
     <x:t>Internal reference code:</x:t>
   </x:si>
@@ -580,362 +580,362 @@
       </x:c>
       <x:c r="E3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="F3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="G3" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="H3" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:8">
       <x:c r="A4" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="3" t="n">
-        <x:v>1422753</x:v>
+        <x:v>1424934</x:v>
       </x:c>
       <x:c r="E4" s="3" t="n">
-        <x:v>1316</x:v>
+        <x:v>2181</x:v>
       </x:c>
       <x:c r="F4" s="4" t="n">
+        <x:v>0.2</x:v>
+      </x:c>
+      <x:c r="G4" s="3" t="n">
+        <x:v>1937</x:v>
+      </x:c>
+      <x:c r="H4" s="4" t="n">
         <x:v>0.1</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>-0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:8">
       <x:c r="B5" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="3" t="n">
-        <x:v>1357484</x:v>
+        <x:v>1360121</x:v>
       </x:c>
       <x:c r="E5" s="3" t="n">
-        <x:v>1708</x:v>
+        <x:v>2637</x:v>
       </x:c>
       <x:c r="F5" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="G5" s="3" t="n">
-        <x:v>2527</x:v>
+        <x:v>5879</x:v>
       </x:c>
       <x:c r="H5" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.4</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:8">
       <x:c r="B6" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C6" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="3" t="n">
-        <x:v>11674</x:v>
+        <x:v>11546</x:v>
       </x:c>
       <x:c r="E6" s="3" t="n">
-        <x:v>-142</x:v>
+        <x:v>-128</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>-1.2</x:v>
+        <x:v>-1.1</x:v>
       </x:c>
       <x:c r="G6" s="3" t="n">
-        <x:v>-981</x:v>
+        <x:v>-1070</x:v>
       </x:c>
       <x:c r="H6" s="4" t="n">
-        <x:v>-7.8</x:v>
+        <x:v>-8.5</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:8">
       <x:c r="B7" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C7" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="3" t="n">
-        <x:v>53609</x:v>
+        <x:v>53282</x:v>
       </x:c>
       <x:c r="E7" s="3" t="n">
-        <x:v>-249</x:v>
+        <x:v>-327</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>-0.5</x:v>
+        <x:v>-0.6</x:v>
       </x:c>
       <x:c r="G7" s="3" t="n">
-        <x:v>-2745</x:v>
+        <x:v>-2874</x:v>
       </x:c>
       <x:c r="H7" s="4" t="n">
-        <x:v>-4.9</x:v>
+        <x:v>-5.1</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:8">
       <x:c r="B8" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C8" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="3" t="n">
-        <x:v>110441</x:v>
+        <x:v>110412</x:v>
       </x:c>
       <x:c r="E8" s="3" t="n">
-        <x:v>-614</x:v>
+        <x:v>-29</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>-0.6</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G8" s="3" t="n">
-        <x:v>-1758</x:v>
+        <x:v>-2339</x:v>
       </x:c>
       <x:c r="H8" s="4" t="n">
-        <x:v>-1.6</x:v>
+        <x:v>-2.1</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:8">
       <x:c r="B9" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C9" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D9" s="3" t="n">
-        <x:v>110007</x:v>
+        <x:v>109960</x:v>
       </x:c>
       <x:c r="E9" s="3" t="n">
-        <x:v>-639</x:v>
+        <x:v>-47</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>-0.6</x:v>
+        <x:v>0</x:v>
       </x:c>
       <x:c r="G9" s="3" t="n">
-        <x:v>-1940</x:v>
+        <x:v>-2513</x:v>
       </x:c>
       <x:c r="H9" s="4" t="n">
-        <x:v>-1.7</x:v>
+        <x:v>-2.2</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:8">
       <x:c r="B10" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C10" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D10" s="3" t="n">
-        <x:v>89404</x:v>
+        <x:v>89341</x:v>
       </x:c>
       <x:c r="E10" s="3" t="n">
-        <x:v>-436</x:v>
+        <x:v>-63</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>-0.5</x:v>
+        <x:v>-0.1</x:v>
       </x:c>
       <x:c r="G10" s="3" t="n">
-        <x:v>-1617</x:v>
+        <x:v>-2016</x:v>
       </x:c>
       <x:c r="H10" s="4" t="n">
-        <x:v>-1.8</x:v>
+        <x:v>-2.2</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:8">
       <x:c r="B11" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C11" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D11" s="3" t="n">
-        <x:v>20610</x:v>
+        <x:v>20626</x:v>
       </x:c>
       <x:c r="E11" s="3" t="n">
-        <x:v>-203</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>-1</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="G11" s="3" t="n">
-        <x:v>-323</x:v>
+        <x:v>-498</x:v>
       </x:c>
       <x:c r="H11" s="4" t="n">
-        <x:v>-1.5</x:v>
+        <x:v>-2.4</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:8">
       <x:c r="B12" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C12" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D12" s="3" t="n">
-        <x:v>434</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="E12" s="3" t="n">
-        <x:v>25</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>6.1</x:v>
+        <x:v>4.1</x:v>
       </x:c>
       <x:c r="G12" s="3" t="n">
-        <x:v>182</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H12" s="4" t="n">
-        <x:v>72.2</x:v>
+        <x:v>62.6</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:8">
       <x:c r="B13" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C13" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D13" s="3" t="n">
-        <x:v>2728</x:v>
+        <x:v>2684</x:v>
       </x:c>
       <x:c r="E13" s="3" t="n">
-        <x:v>-55</x:v>
+        <x:v>-44</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>-2</x:v>
+        <x:v>-1.6</x:v>
       </x:c>
       <x:c r="G13" s="3" t="n">
-        <x:v>-611</x:v>
+        <x:v>-603</x:v>
       </x:c>
       <x:c r="H13" s="4" t="n">
         <x:v>-18.3</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:8">
       <x:c r="B14" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C14" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D14" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="E14" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F14" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G14" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="H14" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:8">
       <x:c r="B15" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C15" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D15" s="3" t="n">
-        <x:v>1532810</x:v>
+        <x:v>1534970</x:v>
       </x:c>
       <x:c r="E15" s="3" t="n">
-        <x:v>701</x:v>
+        <x:v>2160</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
+        <x:v>0.1</x:v>
+      </x:c>
+      <x:c r="G15" s="3" t="n">
+        <x:v>-401</x:v>
+      </x:c>
+      <x:c r="H15" s="4" t="n">
         <x:v>0</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>-0.2</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:8">
       <x:c r="B16" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C16" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D16" s="3" t="n">
-        <x:v>221133</x:v>
+        <x:v>220977</x:v>
       </x:c>
       <x:c r="E16" s="3" t="n">
-        <x:v>-118</x:v>
+        <x:v>-156</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
         <x:v>-0.1</x:v>
       </x:c>
       <x:c r="G16" s="3" t="n">
-        <x:v>-2020</x:v>
+        <x:v>-2086</x:v>
       </x:c>
       <x:c r="H16" s="4" t="n">
         <x:v>-0.9</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:8">
       <x:c r="B17" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C17" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D17" s="3" t="n">
-        <x:v>1565327</x:v>
+        <x:v>1567349</x:v>
       </x:c>
       <x:c r="E17" s="3" t="n">
-        <x:v>617</x:v>
+        <x:v>2022</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="G17" s="3" t="n">
-        <x:v>-3529</x:v>
+        <x:v>-1016</x:v>
       </x:c>
       <x:c r="H17" s="4" t="n">
-        <x:v>-0.2</x:v>
+        <x:v>-0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:8">
       <x:c r="A19" s="6" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:8">
       <x:c r="A20" s="6" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:8">
       <x:c r="A21" s="6" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:8">
       <x:c r="A22" s="6" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:8">
       <x:c r="A24" s="0" t="s">
         <x:v>27</x:v>