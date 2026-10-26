--- v14 (2026-10-02)
+++ v15 (2026-10-26)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a6ead8290a54904" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/169bf9ae105947c991e1973b1e378cda.psmdcp" Id="R118764a972384d1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b7571bb6fc14062" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9d6d318667fd47f485ad4b6b8efa644e.psmdcp" Id="Rca2f2097cd9443b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuti10_elsa" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="38" uniqueCount="38">
   <x:si>
     <x:t>The monthly statistics on earnings-related pension recipients</x:t>
   </x:si>
   <x:si>
     <x:t>Statistical month</x:t>
   </x:si>
   <x:si>
     <x:t>Monthly change</x:t>
   </x:si>
   <x:si>
     <x:t>Monthly change, %</x:t>
   </x:si>
   <x:si>
     <x:t>Annual change</x:t>
   </x:si>
   <x:si>
     <x:t>Annual change, %</x:t>
   </x:si>
   <x:si>
-    <x:t>2026M08</x:t>
+    <x:t>2026M09</x:t>
   </x:si>
   <x:si>
     <x:t>Old-age pension</x:t>
   </x:si>
   <x:si>
     <x:t>Number of earnings-related pension recipients</x:t>
   </x:si>
   <x:si>
     <x:t>Actual old-age pension</x:t>
   </x:si>
   <x:si>
     <x:t>Partial old-age pension 25%</x:t>
   </x:si>
   <x:si>
     <x:t>Partial old-age pension 50%</x:t>
   </x:si>
   <x:si>
     <x:t>Disability pension</x:t>
   </x:si>
   <x:si>
     <x:t>Actual disability pension</x:t>
   </x:si>
   <x:si>
     <x:t>Full disability pension</x:t>
   </x:si>
@@ -96,51 +96,51 @@
   </x:si>
   <x:si>
     <x:t>Survivors' pension</x:t>
   </x:si>
   <x:si>
     <x:t>All pension benefits</x:t>
   </x:si>
   <x:si>
     <x:t>A description of the statistics, the concepts, the definitions and the quality descriptions are available on the Etk.fi website. &lt;A HREF=https://www.etk.fi/en/research-statistics-and-projections/statistics/pension-recipients-and-pension-expenditure/earnings-related-pension-recipients-in-finland/&gt;&lt;u&gt;Go to Earnings-related Pension Recipients in Finland.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Different pension benefits in the statistics cannot be summed, because a pension recipient may receive several pension benefits at the same time.</x:t>
   </x:si>
   <x:si>
     <x:t>As of the beginning of 2021, survivors' pensions that amount to 0 euro are no longer included in the statistics.</x:t>
   </x:si>
   <x:si>
     <x:t>Symbols used in the table:
 - = Magnitude nil or category not applicable
 .. = Data not available or not published due to small number of cases</x:t>
   </x:si>
   <x:si>
     <x:t>Latest update:</x:t>
   </x:si>
   <x:si>
-    <x:t>20260917 09:00</x:t>
+    <x:t>20261019 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Source:</x:t>
   </x:si>
   <x:si>
     <x:t>Finnish Centre for Pensions</x:t>
   </x:si>
   <x:si>
     <x:t>Contact:</x:t>
   </x:si>
   <x:si>
     <x:t>Finnish Centre for Pensions, Statistics service, tilastot(at)etk.fi</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>Units:</x:t>
   </x:si>
   <x:si>
     <x:t>Number, euros/month, 1,000 euros</x:t>
   </x:si>
   <x:si>
     <x:t>Internal reference code:</x:t>
   </x:si>
@@ -580,362 +580,362 @@
       </x:c>
       <x:c r="E3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="F3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="G3" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="H3" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:8">
       <x:c r="A4" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="3" t="n">
-        <x:v>1424934</x:v>
+        <x:v>1426377</x:v>
       </x:c>
       <x:c r="E4" s="3" t="n">
-        <x:v>2181</x:v>
+        <x:v>1443</x:v>
       </x:c>
       <x:c r="F4" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
-        <x:v>1937</x:v>
+        <x:v>4870</x:v>
       </x:c>
       <x:c r="H4" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.3</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:8">
       <x:c r="B5" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="3" t="n">
-        <x:v>1360121</x:v>
+        <x:v>1361633</x:v>
       </x:c>
       <x:c r="E5" s="3" t="n">
-        <x:v>2637</x:v>
+        <x:v>1512</x:v>
       </x:c>
       <x:c r="F5" s="4" t="n">
-        <x:v>0.2</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="G5" s="3" t="n">
-        <x:v>5879</x:v>
+        <x:v>8859</x:v>
       </x:c>
       <x:c r="H5" s="4" t="n">
-        <x:v>0.4</x:v>
+        <x:v>0.7</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:8">
       <x:c r="B6" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C6" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="3" t="n">
-        <x:v>11546</x:v>
+        <x:v>11586</x:v>
       </x:c>
       <x:c r="E6" s="3" t="n">
-        <x:v>-128</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F6" s="4" t="n">
-        <x:v>-1.1</x:v>
+        <x:v>0.3</x:v>
       </x:c>
       <x:c r="G6" s="3" t="n">
-        <x:v>-1070</x:v>
+        <x:v>-1044</x:v>
       </x:c>
       <x:c r="H6" s="4" t="n">
-        <x:v>-8.5</x:v>
+        <x:v>-8.3</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:8">
       <x:c r="B7" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C7" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D7" s="3" t="n">
-        <x:v>53282</x:v>
+        <x:v>53170</x:v>
       </x:c>
       <x:c r="E7" s="3" t="n">
-        <x:v>-327</x:v>
+        <x:v>-112</x:v>
       </x:c>
       <x:c r="F7" s="4" t="n">
-        <x:v>-0.6</x:v>
+        <x:v>-0.2</x:v>
       </x:c>
       <x:c r="G7" s="3" t="n">
-        <x:v>-2874</x:v>
+        <x:v>-2950</x:v>
       </x:c>
       <x:c r="H7" s="4" t="n">
-        <x:v>-5.1</x:v>
+        <x:v>-5.3</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:8">
       <x:c r="B8" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C8" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D8" s="3" t="n">
-        <x:v>110412</x:v>
+        <x:v>110321</x:v>
       </x:c>
       <x:c r="E8" s="3" t="n">
-        <x:v>-29</x:v>
+        <x:v>-91</x:v>
       </x:c>
       <x:c r="F8" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>-0.1</x:v>
       </x:c>
       <x:c r="G8" s="3" t="n">
-        <x:v>-2339</x:v>
+        <x:v>-2997</x:v>
       </x:c>
       <x:c r="H8" s="4" t="n">
-        <x:v>-2.1</x:v>
+        <x:v>-2.6</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:8">
       <x:c r="B9" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C9" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D9" s="3" t="n">
-        <x:v>109960</x:v>
+        <x:v>109853</x:v>
       </x:c>
       <x:c r="E9" s="3" t="n">
-        <x:v>-47</x:v>
+        <x:v>-107</x:v>
       </x:c>
       <x:c r="F9" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>-0.1</x:v>
       </x:c>
       <x:c r="G9" s="3" t="n">
-        <x:v>-2513</x:v>
+        <x:v>-3160</x:v>
       </x:c>
       <x:c r="H9" s="4" t="n">
-        <x:v>-2.2</x:v>
+        <x:v>-2.8</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:8">
       <x:c r="B10" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C10" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D10" s="3" t="n">
-        <x:v>89341</x:v>
+        <x:v>89187</x:v>
       </x:c>
       <x:c r="E10" s="3" t="n">
-        <x:v>-63</x:v>
+        <x:v>-154</x:v>
       </x:c>
       <x:c r="F10" s="4" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>-0.2</x:v>
       </x:c>
       <x:c r="G10" s="3" t="n">
-        <x:v>-2016</x:v>
+        <x:v>-2512</x:v>
       </x:c>
       <x:c r="H10" s="4" t="n">
-        <x:v>-2.2</x:v>
+        <x:v>-2.7</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:8">
       <x:c r="B11" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C11" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D11" s="3" t="n">
-        <x:v>20626</x:v>
+        <x:v>20673</x:v>
       </x:c>
       <x:c r="E11" s="3" t="n">
-        <x:v>16</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="F11" s="4" t="n">
-        <x:v>0.1</x:v>
+        <x:v>0.2</x:v>
       </x:c>
       <x:c r="G11" s="3" t="n">
-        <x:v>-498</x:v>
+        <x:v>-648</x:v>
       </x:c>
       <x:c r="H11" s="4" t="n">
-        <x:v>-2.4</x:v>
+        <x:v>-3</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:8">
       <x:c r="B12" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C12" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D12" s="3" t="n">
-        <x:v>452</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="E12" s="3" t="n">
-        <x:v>18</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="F12" s="4" t="n">
-        <x:v>4.1</x:v>
+        <x:v>3.5</x:v>
       </x:c>
       <x:c r="G12" s="3" t="n">
-        <x:v>174</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="H12" s="4" t="n">
-        <x:v>62.6</x:v>
+        <x:v>53.4</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:8">
       <x:c r="B13" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C13" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D13" s="3" t="n">
-        <x:v>2684</x:v>
+        <x:v>2629</x:v>
       </x:c>
       <x:c r="E13" s="3" t="n">
-        <x:v>-44</x:v>
+        <x:v>-55</x:v>
       </x:c>
       <x:c r="F13" s="4" t="n">
-        <x:v>-1.6</x:v>
+        <x:v>-2</x:v>
       </x:c>
       <x:c r="G13" s="3" t="n">
-        <x:v>-603</x:v>
+        <x:v>-619</x:v>
       </x:c>
       <x:c r="H13" s="4" t="n">
-        <x:v>-18.3</x:v>
+        <x:v>-19.1</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:8">
       <x:c r="B14" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C14" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D14" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="E14" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F14" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G14" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="H14" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:8">
       <x:c r="B15" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="C15" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D15" s="3" t="n">
-        <x:v>1534970</x:v>
+        <x:v>1536323</x:v>
       </x:c>
       <x:c r="E15" s="3" t="n">
-        <x:v>2160</x:v>
+        <x:v>1353</x:v>
       </x:c>
       <x:c r="F15" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="G15" s="3" t="n">
-        <x:v>-401</x:v>
+        <x:v>1877</x:v>
       </x:c>
       <x:c r="H15" s="4" t="n">
-        <x:v>0</x:v>
+        <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:8">
       <x:c r="B16" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C16" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D16" s="3" t="n">
-        <x:v>220977</x:v>
+        <x:v>221183</x:v>
       </x:c>
       <x:c r="E16" s="3" t="n">
-        <x:v>-156</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="F16" s="4" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>0.1</x:v>
       </x:c>
       <x:c r="G16" s="3" t="n">
-        <x:v>-2086</x:v>
+        <x:v>-1786</x:v>
       </x:c>
       <x:c r="H16" s="4" t="n">
-        <x:v>-0.9</x:v>
+        <x:v>-0.8</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:8">
       <x:c r="B17" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C17" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D17" s="3" t="n">
-        <x:v>1567349</x:v>
+        <x:v>1568886</x:v>
       </x:c>
       <x:c r="E17" s="3" t="n">
-        <x:v>2022</x:v>
+        <x:v>1537</x:v>
       </x:c>
       <x:c r="F17" s="4" t="n">
         <x:v>0.1</x:v>
       </x:c>
       <x:c r="G17" s="3" t="n">
-        <x:v>-1016</x:v>
+        <x:v>1468</x:v>
       </x:c>
       <x:c r="H17" s="4" t="n">
-        <x:v>-0.1</x:v>
+        <x:v>0.1</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:8">
       <x:c r="A19" s="6" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:8">
       <x:c r="A20" s="6" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:8">
       <x:c r="A21" s="6" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:8">
       <x:c r="A22" s="6" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:8">
       <x:c r="A24" s="0" t="s">
         <x:v>27</x:v>