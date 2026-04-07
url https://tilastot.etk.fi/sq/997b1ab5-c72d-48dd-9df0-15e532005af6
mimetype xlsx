--- v3 (2026-03-06)
+++ v4 (2026-04-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8af8e7ee80a4222" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ca3a64dc72ac497aaa13bb8e8c467e25.psmdcp" Id="R6601ead12b1f46bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e8005a9e72c4d33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/df36cad6f4a944c283158aa09ceeb9b2.psmdcp" Id="Re4ddf56d00e3450b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsi_k10_tk_diag" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="25">
   <x:si>
     <x:t>Nya sjukpensionstagare med arbets- och folkpension efter sjukdomshuvudgrupp</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>