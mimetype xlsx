--- v4 (2026-04-07)
+++ v5 (2026-05-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e8005a9e72c4d33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/df36cad6f4a944c283158aa09ceeb9b2.psmdcp" Id="Re4ddf56d00e3450b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47f3e0db61c1413c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ce37219a8f1a42fca3c1a30fdecea97b.psmdcp" Id="Rd7b88359f7934cbe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsi_k10_tk_diag" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="25">
   <x:si>
     <x:t>Nya sjukpensionstagare med arbets- och folkpension efter sjukdomshuvudgrupp</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>