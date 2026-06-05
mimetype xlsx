--- v5 (2026-05-02)
+++ v6 (2026-06-05)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47f3e0db61c1413c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ce37219a8f1a42fca3c1a30fdecea97b.psmdcp" Id="Rd7b88359f7934cbe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3eb7cbc836d54568" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/af520be3e1a24e9e8027967c93206cbf.psmdcp" Id="R34adb48c21af4de1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsi_k10_tk_diag" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="25">
   <x:si>
     <x:t>Nya sjukpensionstagare med arbets- och folkpension efter sjukdomshuvudgrupp</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>