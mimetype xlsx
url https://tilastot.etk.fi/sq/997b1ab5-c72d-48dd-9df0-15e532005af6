--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,107 +1,107 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3eb7cbc836d54568" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/af520be3e1a24e9e8027967c93206cbf.psmdcp" Id="R34adb48c21af4de1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc0935a544d04cdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0f3b269c1e214e1fa808a3740156e49d.psmdcp" Id="R323b34096344480c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsi_k10_tk_diag" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="25">
   <x:si>
     <x:t>Nya sjukpensionstagare med arbets- och folkpension efter sjukdomshuvudgrupp</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>
     <x:t>Män</x:t>
   </x:si>
   <x:si>
     <x:t>Kvinnor</x:t>
   </x:si>
   <x:si>
-    <x:t>2024</x:t>
+    <x:t>2025</x:t>
   </x:si>
   <x:si>
     <x:t>Bosatta i Finland eller utomlands</x:t>
   </x:si>
   <x:si>
     <x:t>Samtliga sjukpensioner</x:t>
   </x:si>
   <x:si>
     <x:t>Samtliga sjukdomsgrupper</x:t>
   </x:si>
   <x:si>
     <x:t>Samtliga åldersgrupper</x:t>
   </x:si>
   <x:si>
     <x:t>Sjukpensioner som beviljats tills vidare</x:t>
   </x:si>
   <x:si>
     <x:t>Rehabiliteringsstöd</x:t>
   </x:si>
   <x:si>
-    <x:t>Statistikbeskrivningen, begreppen och definitionerna samt kvalitetsbeskrivningen finns tillgängliga på Etk.fi. &lt;A HREF=https://etk.fi/sv/forskning-statistik-och-prognoser/statistik/samtliga-pensionstagare/&gt;&lt;u&gt;Gå till webbsidan för statistiken Statistik över pensionstagarna i Finland på Etk.fi.&lt;/u&gt;&lt;/A&gt;</x:t>
+    <x:t>Statistikbeskrivningen, begreppen och definitionerna samt kvalitetsbeskrivningen finns tillgängliga på Etk.fi. &lt;A HREF=https://www.etk.fi/sv/forskning-statistik-och-prognoser/statistik/pensionstagare-och-pensionsutgifter/statistik-over-pensionstagarna-i-finland/&gt;&lt;u&gt;Gå till webbsidan för statistiken Statistik över pensionstagarna i Finland på Etk.fi.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Olika pensionsslag i tabellen kan inte summeras, då samma person kan få flera olika pensioner samtidigt.</x:t>
   </x:si>
   <x:si>
     <x:t>Symboler i tabellen:
 -   = inga fall eller logiskt omöjligt
 ..  = uppgift ej tillgänglig eller utesluten p.g.a. det ringa antalet fall</x:t>
   </x:si>
   <x:si>
     <x:t>Senaste uppdatering:</x:t>
   </x:si>
   <x:si>
-    <x:t>20250618 09:00</x:t>
+    <x:t>20260617 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Källa:</x:t>
   </x:si>
   <x:si>
     <x:t>Pensionsskyddscentralen, Folkpensionsanstalten</x:t>
   </x:si>
   <x:si>
     <x:t>Kontaktperson:</x:t>
   </x:si>
   <x:si>
     <x:t>Pensionsskyddscentralen, Statistiktjänsten, tilastot(at)etk.fi</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>Sort:</x:t>
   </x:si>
   <x:si>
     <x:t>Antal</x:t>
   </x:si>
   <x:si>
     <x:t>Intern referenskod:</x:t>
   </x:si>
@@ -529,97 +529,97 @@
       </x:c>
       <x:c r="G3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="H3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:8">
       <x:c r="A4" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E4" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F4" s="3" t="n">
-        <x:v>19689</x:v>
+        <x:v>19322</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
-        <x:v>9671</x:v>
+        <x:v>9493</x:v>
       </x:c>
       <x:c r="H4" s="3" t="n">
-        <x:v>10018</x:v>
+        <x:v>9829</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:8">
       <x:c r="C5" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="D5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F5" s="3" t="n">
-        <x:v>8738</x:v>
+        <x:v>8371</x:v>
       </x:c>
       <x:c r="G5" s="3" t="n">
-        <x:v>4761</x:v>
+        <x:v>4592</x:v>
       </x:c>
       <x:c r="H5" s="3" t="n">
-        <x:v>3977</x:v>
+        <x:v>3779</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:8">
       <x:c r="C6" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="D6" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E6" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="F6" s="3" t="n">
-        <x:v>10789</x:v>
+        <x:v>10690</x:v>
       </x:c>
       <x:c r="G6" s="3" t="n">
-        <x:v>4759</x:v>
+        <x:v>4648</x:v>
       </x:c>
       <x:c r="H6" s="3" t="n">
-        <x:v>6030</x:v>
+        <x:v>6042</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:8">
       <x:c r="A8" s="4" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:8">
       <x:c r="A9" s="4" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:8">
       <x:c r="A10" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:8">
       <x:c r="A12" s="0" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:8">
       <x:c r="A13" s="0" t="s">
         <x:v>15</x:v>