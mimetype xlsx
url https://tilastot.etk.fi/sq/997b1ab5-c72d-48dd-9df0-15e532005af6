--- v7 (2026-06-25)
+++ v8 (2026-07-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc0935a544d04cdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0f3b269c1e214e1fa808a3740156e49d.psmdcp" Id="R323b34096344480c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd8daf6f97404746" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5dfc3dc91edb4c399b66761277442c2c.psmdcp" Id="R3ab76cacbcb848b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsi_k10_tk_diag" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="25">
   <x:si>
     <x:t>Nya sjukpensionstagare med arbets- och folkpension efter sjukdomshuvudgrupp</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>