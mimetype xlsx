--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd8daf6f97404746" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5dfc3dc91edb4c399b66761277442c2c.psmdcp" Id="R3ab76cacbcb848b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ee49ae3227d428d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5fe53fa6103a447a8516983b5412ab02.psmdcp" Id="R02e5446297184d77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsi_k10_tk_diag" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="25">
   <x:si>
     <x:t>Nya sjukpensionstagare med arbets- och folkpension efter sjukdomshuvudgrupp</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>