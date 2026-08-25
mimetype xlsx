--- v9 (2026-08-04)
+++ v10 (2026-08-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ee49ae3227d428d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5fe53fa6103a447a8516983b5412ab02.psmdcp" Id="R02e5446297184d77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddec854ee3354add" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/28ba5854b4fd4bb7974527993ce592c0.psmdcp" Id="R0757a58af58c4a18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsi_k10_tk_diag" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="25">
   <x:si>
     <x:t>Nya sjukpensionstagare med arbets- och folkpension efter sjukdomshuvudgrupp</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>