--- v10 (2026-08-25)
+++ v11 (2026-09-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddec854ee3354add" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/28ba5854b4fd4bb7974527993ce592c0.psmdcp" Id="R0757a58af58c4a18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3f6c51b4ea04ce5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/85682970448e45aaa65c00cf9dd7578e.psmdcp" Id="Rc8e72c2667334b5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsi_k10_tk_diag" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="25" uniqueCount="25">
   <x:si>
     <x:t>Nya sjukpensionstagare med arbets- och folkpension efter sjukdomshuvudgrupp</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>