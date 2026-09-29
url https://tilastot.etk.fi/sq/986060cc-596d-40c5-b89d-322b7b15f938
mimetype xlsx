--- v14 (2026-09-06)
+++ v15 (2026-09-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2073604da8a3406b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7bd8c01e200a4911a5b8cc3deb3e0382.psmdcp" Id="R137c569a7a104d17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R194d4a55ad3e4c57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/18a465ea32cd49518f56253caecfa2b5.psmdcp" Id="R129a279bdf144f51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuntoutus03" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Kuntoutustoimenpidekustannukset kuntoutustoimenpiteen mukaan</x:t>
   </x:si>
   <x:si>
     <x:t>Kuntoutujien lukumäärä, lkm</x:t>
   </x:si>
   <x:si>