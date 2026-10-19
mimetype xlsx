--- v15 (2026-09-29)
+++ v16 (2026-10-19)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R194d4a55ad3e4c57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/18a465ea32cd49518f56253caecfa2b5.psmdcp" Id="R129a279bdf144f51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe127e6ce2254ebe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/50cbef768a854c8491c040a29928c05a.psmdcp" Id="Ra9b60d80f876428e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuntoutus03" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Kuntoutustoimenpidekustannukset kuntoutustoimenpiteen mukaan</x:t>
   </x:si>
   <x:si>
     <x:t>Kuntoutujien lukumäärä, lkm</x:t>
   </x:si>
   <x:si>