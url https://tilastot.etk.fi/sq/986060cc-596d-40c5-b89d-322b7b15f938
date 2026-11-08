--- v16 (2026-10-19)
+++ v17 (2026-11-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe127e6ce2254ebe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/50cbef768a854c8491c040a29928c05a.psmdcp" Id="Ra9b60d80f876428e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22a1d6aed18a44a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/089f1717ec274a0cabe630c98f4b68d2.psmdcp" Id="R88c4e40efcdc45cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuntoutus03" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Kuntoutustoimenpidekustannukset kuntoutustoimenpiteen mukaan</x:t>
   </x:si>
   <x:si>
     <x:t>Kuntoutujien lukumäärä, lkm</x:t>
   </x:si>
   <x:si>