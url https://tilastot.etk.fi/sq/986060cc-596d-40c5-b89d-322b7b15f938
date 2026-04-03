--- v4 (2026-03-09)
+++ v5 (2026-04-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95a162cbe3e64a6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c01816d62c1645b38c7815a2e412c3b0.psmdcp" Id="R775650323c134836" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b3ce7a9e549468f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d7cf65f9fbf64362a72127f8e11fc866.psmdcp" Id="Rc353d32148544b00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuntoutus03" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Kuntoutustoimenpidekustannukset kuntoutustoimenpiteen mukaan</x:t>
   </x:si>
   <x:si>
     <x:t>Kuntoutujien lukumäärä, lkm</x:t>
   </x:si>
   <x:si>