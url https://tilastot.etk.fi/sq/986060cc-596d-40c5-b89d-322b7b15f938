--- v5 (2026-04-03)
+++ v6 (2026-05-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b3ce7a9e549468f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d7cf65f9fbf64362a72127f8e11fc866.psmdcp" Id="Rc353d32148544b00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a83c8c4dc654dca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/59c0d49a8175475faed52e61d0806a28.psmdcp" Id="Rf68e980587894a66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuntoutus03" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Kuntoutustoimenpidekustannukset kuntoutustoimenpiteen mukaan</x:t>
   </x:si>
   <x:si>
     <x:t>Kuntoutujien lukumäärä, lkm</x:t>
   </x:si>
   <x:si>