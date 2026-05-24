--- v6 (2026-05-03)
+++ v7 (2026-05-24)
@@ -1,116 +1,116 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a83c8c4dc654dca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/59c0d49a8175475faed52e61d0806a28.psmdcp" Id="Rf68e980587894a66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ea9a49657874baf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2272dea9c0c14a188162ee88559ee6d0.psmdcp" Id="Ra579ba83b22441b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuntoutus03" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Kuntoutustoimenpidekustannukset kuntoutustoimenpiteen mukaan</x:t>
   </x:si>
   <x:si>
     <x:t>Kuntoutujien lukumäärä, lkm</x:t>
   </x:si>
   <x:si>
     <x:t>Kuntoutustoimenpidekustannukset, 1 000 euroa</x:t>
   </x:si>
   <x:si>
-    <x:t>2024</x:t>
+    <x:t>2025</x:t>
   </x:si>
   <x:si>
     <x:t>Kuntoutustoimenpiteet yhteensä</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>
     <x:t>Selvitys</x:t>
   </x:si>
   <x:si>
     <x:t>Koulutus</x:t>
   </x:si>
   <x:si>
-    <x:t>Työkokeilu omalle työnantajalle, oma työ</x:t>
-[...5 lines deleted...]
-    <x:t>Työkokeilu toiselle työnantajalle</x:t>
+    <x:t>Työkokeilu omalla työnantajalla, oma työ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Työkokeilu omalla työnantajalla, toinen tehtävä</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Työkokeilu toisella työnantajalla</x:t>
   </x:si>
   <x:si>
     <x:t>Työhönvalmennus</x:t>
   </x:si>
   <x:si>
     <x:t>Muut toimenpiteet</x:t>
   </x:si>
   <x:si>
-    <x:t>Tilaston kuvaus, käsitteet ja määritelmät sekä laatuseloste ovat saatavilla Etk.fi-palvelussa. &lt;A HREF=https://etk.fi/tutkimus-tilastot-ja-ennusteet/tilastot/tyoelakekuntoutus/&gt;&lt;u&gt;Siirry Työeläkekuntoutus-tilaston verkkosivulle Etk.fi-palveluun.&lt;/u&gt;&lt;/A&gt;</x:t>
+    <x:t>Tilaston kuvaus, käsitteet ja määritelmät sekä laatuseloste ovat saatavilla Etk.fi-palvelussa. &lt;A HREF=https://www.etk.fi/tutkimus-tilastot-ja-ennusteet/tilastot/tyoelakekuntoutus-ja-tyoelakehakemukset/tyoelakekuntoutus/&gt;&lt;u&gt;Siirry Työeläkekuntoutus-tilaston verkkosivulle Etk.fi-palveluun.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Kuntoutujien lukumäärät kuntoutustoimenpiteen suhteen eivät ole yhteenlaskettavissa, koska henkilö voi saada saman vuoden aikana useampaa kuntoutustoimenpidettä.</x:t>
   </x:si>
   <x:si>
     <x:t>Kuntoutuskustannusten esitystarkkuus on muutettu euroista 1 000 euroihin. Muutos on tehty koko aikasarjaan 31.5.2022.</x:t>
   </x:si>
   <x:si>
     <x:t>Taulukossa käytetyt merkinnät:
 - = ei tapauksia tai loogisesti mahdoton
 .. = tietoa ei ole saatavissa tai sitä ei julkaista tapausten vähäisyyden vuoksi</x:t>
   </x:si>
   <x:si>
     <x:t>Päivitetty viimeksi:</x:t>
   </x:si>
   <x:si>
-    <x:t>20250520 09:00</x:t>
+    <x:t>20260507 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lähde:</x:t>
   </x:si>
   <x:si>
     <x:t>Eläketurvakeskus</x:t>
   </x:si>
   <x:si>
     <x:t>Yhteystiedot:</x:t>
   </x:si>
   <x:si>
     <x:t>Eläketurvakeskus, Tilastopalvelu, tilastot(at)etk.fi</x:t>
   </x:si>
   <x:si>
     <x:t>Tekijänoikeus</x:t>
   </x:si>
   <x:si>
     <x:t>Sisäinen viitekoodi:</x:t>
   </x:si>
   <x:si>
     <x:t>kuntoutus03</x:t>
   </x:si>
 </x:sst>
 </file>
 
@@ -519,152 +519,152 @@
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="D3" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D4" s="3" t="n">
-        <x:v>11681</x:v>
+        <x:v>11306</x:v>
       </x:c>
       <x:c r="E4" s="3" t="n">
-        <x:v>17803</x:v>
+        <x:v>17188</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="B5" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C5" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D5" s="3" t="n">
-        <x:v>6853</x:v>
+        <x:v>6738</x:v>
       </x:c>
       <x:c r="E5" s="3" t="n">
-        <x:v>12261</x:v>
+        <x:v>12021</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="B6" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="C6" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D6" s="3" t="n">
-        <x:v>4774</x:v>
+        <x:v>4325</x:v>
       </x:c>
       <x:c r="E6" s="3" t="n">
-        <x:v>4674</x:v>
+        <x:v>4381</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="B7" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C7" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D7" s="3" t="n">
-        <x:v>1299</x:v>
+        <x:v>1357</x:v>
       </x:c>
       <x:c r="E7" s="3" t="n">
-        <x:v>118</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="B8" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C8" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D8" s="3" t="n">
-        <x:v>815</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="E8" s="3" t="n">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="B9" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C9" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D9" s="3" t="n">
-        <x:v>2500</x:v>
+        <x:v>2133</x:v>
       </x:c>
       <x:c r="E9" s="3" t="n">
-        <x:v>374</x:v>
+        <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="B10" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D10" s="3" t="n">
-        <x:v>258</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="E10" s="3" t="n">
-        <x:v>132</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="B11" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C11" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D11" s="3" t="n">
-        <x:v>82</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="E11" s="3" t="n">
-        <x:v>168</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="4" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="4" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="0" t="s">
         <x:v>17</x:v>