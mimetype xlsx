--- v7 (2026-05-24)
+++ v8 (2026-06-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ea9a49657874baf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2272dea9c0c14a188162ee88559ee6d0.psmdcp" Id="Ra579ba83b22441b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca151ba47fa446ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/09decad385dd458ba0adff54929a8374.psmdcp" Id="R7e997ffb327547d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuntoutus03" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Kuntoutustoimenpidekustannukset kuntoutustoimenpiteen mukaan</x:t>
   </x:si>
   <x:si>
     <x:t>Kuntoutujien lukumäärä, lkm</x:t>
   </x:si>
   <x:si>