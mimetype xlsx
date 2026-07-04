--- v8 (2026-06-13)
+++ v9 (2026-07-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca151ba47fa446ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/09decad385dd458ba0adff54929a8374.psmdcp" Id="R7e997ffb327547d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e1ab5ea558b4161" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e705a059af1443f689a2d4b4b2ad540c.psmdcp" Id="R7241ba19df424f7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuntoutus03" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Kuntoutustoimenpidekustannukset kuntoutustoimenpiteen mukaan</x:t>
   </x:si>
   <x:si>
     <x:t>Kuntoutujien lukumäärä, lkm</x:t>
   </x:si>
   <x:si>