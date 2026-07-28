--- v9 (2026-07-04)
+++ v10 (2026-07-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e1ab5ea558b4161" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e705a059af1443f689a2d4b4b2ad540c.psmdcp" Id="R7241ba19df424f7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc743677bd09a4263" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d8a71cf507a648c3a18653234f418579.psmdcp" Id="R9422900c8efd4bf8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuntoutus03" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Kuntoutustoimenpidekustannukset kuntoutustoimenpiteen mukaan</x:t>
   </x:si>
   <x:si>
     <x:t>Kuntoutujien lukumäärä, lkm</x:t>
   </x:si>
   <x:si>