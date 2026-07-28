--- v10 (2026-07-28)
+++ v11 (2026-07-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc743677bd09a4263" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d8a71cf507a648c3a18653234f418579.psmdcp" Id="R9422900c8efd4bf8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redb8422b202f448e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/162a5c9b56594a97aed1fb468df4bece.psmdcp" Id="Rd18ca6f2f3674c04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuntoutus03" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Kuntoutustoimenpidekustannukset kuntoutustoimenpiteen mukaan</x:t>
   </x:si>
   <x:si>
     <x:t>Kuntoutujien lukumäärä, lkm</x:t>
   </x:si>
   <x:si>