--- v11 (2026-07-28)
+++ v12 (2026-08-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redb8422b202f448e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/162a5c9b56594a97aed1fb468df4bece.psmdcp" Id="Rd18ca6f2f3674c04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1829bae4f054311" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dfdfa32f46a44e938ae5f91d77f2be89.psmdcp" Id="R3e288e0ec3bd414d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuntoutus03" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Kuntoutustoimenpidekustannukset kuntoutustoimenpiteen mukaan</x:t>
   </x:si>
   <x:si>
     <x:t>Kuntoutujien lukumäärä, lkm</x:t>
   </x:si>
   <x:si>