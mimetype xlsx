--- v12 (2026-08-17)
+++ v13 (2026-08-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1829bae4f054311" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dfdfa32f46a44e938ae5f91d77f2be89.psmdcp" Id="R3e288e0ec3bd414d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab6ccf85ed6b4f72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/340233c12f974906bf81a3c3eaa19098.psmdcp" Id="Rdc9cbb51a69f4ba9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuntoutus03" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Kuntoutustoimenpidekustannukset kuntoutustoimenpiteen mukaan</x:t>
   </x:si>
   <x:si>
     <x:t>Kuntoutujien lukumäärä, lkm</x:t>
   </x:si>
   <x:si>