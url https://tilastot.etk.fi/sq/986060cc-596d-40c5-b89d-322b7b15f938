--- v13 (2026-08-17)
+++ v14 (2026-09-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab6ccf85ed6b4f72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/340233c12f974906bf81a3c3eaa19098.psmdcp" Id="Rdc9cbb51a69f4ba9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2073604da8a3406b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7bd8c01e200a4911a5b8cc3deb3e0382.psmdcp" Id="R137c569a7a104d17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuntoutus03" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Kuntoutustoimenpidekustannukset kuntoutustoimenpiteen mukaan</x:t>
   </x:si>
   <x:si>
     <x:t>Kuntoutujien lukumäärä, lkm</x:t>
   </x:si>
   <x:si>