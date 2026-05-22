--- v0 (2026-04-12)
+++ v1 (2026-05-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e1bf3fd11394d2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/efa878e2b843493f927bea578d7577bb.psmdcp" Id="R667c7f4d6d774b7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6a5e7ac9b974d42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/07f452ded3b9465397c4a5e83e09c502.psmdcp" Id="Rf8ea3d400757402c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="emeno79_alue2025" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="45">
   <x:si>
     <x:t>Earnings-related and Kela's pension expenditure in 2025 by residence area, mill. euros</x:t>
   </x:si>
   <x:si>
     <x:t>Pension expenditure, mill. euros</x:t>
   </x:si>
   <x:si>