--- v1 (2026-05-22)
+++ v2 (2026-06-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6a5e7ac9b974d42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/07f452ded3b9465397c4a5e83e09c502.psmdcp" Id="Rf8ea3d400757402c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1e837587b1048a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1ec3c56882b24f989fa6c0e182ebde7b.psmdcp" Id="R9a6842a7632b4ef1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="emeno79_alue2025" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="45">
   <x:si>
     <x:t>Earnings-related and Kela's pension expenditure in 2025 by residence area, mill. euros</x:t>
   </x:si>
   <x:si>
     <x:t>Pension expenditure, mill. euros</x:t>
   </x:si>
   <x:si>