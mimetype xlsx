--- v2 (2026-06-11)
+++ v3 (2026-07-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1e837587b1048a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1ec3c56882b24f989fa6c0e182ebde7b.psmdcp" Id="R9a6842a7632b4ef1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb60c5d05b0794752" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/80ecfb7ac7e641c5ae979912f7ee4a10.psmdcp" Id="Rb9267cdd99984893" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="emeno79_alue2025" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="45">
   <x:si>
     <x:t>Earnings-related and Kela's pension expenditure in 2025 by residence area, mill. euros</x:t>
   </x:si>
   <x:si>
     <x:t>Pension expenditure, mill. euros</x:t>
   </x:si>
   <x:si>