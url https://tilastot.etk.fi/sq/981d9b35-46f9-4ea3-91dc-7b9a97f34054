--- v3 (2026-07-01)
+++ v4 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb60c5d05b0794752" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/80ecfb7ac7e641c5ae979912f7ee4a10.psmdcp" Id="Rb9267cdd99984893" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R594a17aff7c144a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c11d2c0f7a1443978ab4c6a626d388ff.psmdcp" Id="R5bd2d7f915754a9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="emeno79_alue2025" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="45">
   <x:si>
     <x:t>Earnings-related and Kela's pension expenditure in 2025 by residence area, mill. euros</x:t>
   </x:si>
   <x:si>
     <x:t>Pension expenditure, mill. euros</x:t>
   </x:si>
   <x:si>