--- v4 (2026-07-22)
+++ v5 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R594a17aff7c144a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c11d2c0f7a1443978ab4c6a626d388ff.psmdcp" Id="R5bd2d7f915754a9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35d4f848a7864204" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4eec7da005f44ebea161b22c58ff039e.psmdcp" Id="Rc7b030991a4f4a33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="emeno79_alue2025" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="45">
   <x:si>
     <x:t>Earnings-related and Kela's pension expenditure in 2025 by residence area, mill. euros</x:t>
   </x:si>
   <x:si>
     <x:t>Pension expenditure, mill. euros</x:t>
   </x:si>
   <x:si>