--- v5 (2026-07-22)
+++ v6 (2026-08-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35d4f848a7864204" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4eec7da005f44ebea161b22c58ff039e.psmdcp" Id="Rc7b030991a4f4a33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94d8f9b451d949e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7690bf1d1cb44de08a5b90408e250bc8.psmdcp" Id="R7729827b653f4b01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="emeno79_alue2025" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="45">
   <x:si>
     <x:t>Earnings-related and Kela's pension expenditure in 2025 by residence area, mill. euros</x:t>
   </x:si>
   <x:si>
     <x:t>Pension expenditure, mill. euros</x:t>
   </x:si>
   <x:si>