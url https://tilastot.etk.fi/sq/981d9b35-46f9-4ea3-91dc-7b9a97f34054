--- v6 (2026-08-11)
+++ v7 (2026-08-31)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94d8f9b451d949e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7690bf1d1cb44de08a5b90408e250bc8.psmdcp" Id="R7729827b653f4b01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R510ce21d8b324cf3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6f4800e506bd4b11987914b5fc7aacf8.psmdcp" Id="Re2254de2c7e44443" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="emeno79_alue2025" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="45">
   <x:si>
     <x:t>Earnings-related and Kela's pension expenditure in 2025 by residence area, mill. euros</x:t>
   </x:si>
   <x:si>
     <x:t>Pension expenditure, mill. euros</x:t>
   </x:si>
   <x:si>