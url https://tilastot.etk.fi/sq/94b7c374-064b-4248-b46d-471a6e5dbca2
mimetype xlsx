--- v4 (2026-03-14)
+++ v5 (2026-04-12)
@@ -1,113 +1,113 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6759f67c348c4e2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2da6cee6215a465985ec0730b7ecfb1f.psmdcp" Id="R7fb31e9d237f43d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a57defeb0024825" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9eb7ea1fab7d4449963e1f14a293d1ee.psmdcp" Id="Re5286286b64041fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="emeno03_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Earnings-related and Kela's pension expenditure by pension benefit, mill. euros</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>
     <x:t>Males</x:t>
   </x:si>
   <x:si>
     <x:t>Females</x:t>
   </x:si>
   <x:si>
     <x:t>Pension expenditure, mill. euros</x:t>
   </x:si>
   <x:si>
-    <x:t>2024</x:t>
+    <x:t>2025</x:t>
   </x:si>
   <x:si>
     <x:t>Earnings-related and Kela's pension expenditure</x:t>
   </x:si>
   <x:si>
     <x:t>All pension benefits</x:t>
   </x:si>
   <x:si>
     <x:t>Old-age pension</x:t>
   </x:si>
   <x:si>
     <x:t>Disability pension</x:t>
   </x:si>
   <x:si>
     <x:t>Survivors' pension</x:t>
   </x:si>
   <x:si>
     <x:t>Special pension for farmers</x:t>
   </x:si>
   <x:si>
-    <x:t>A description of the statistics, the concepts, the definitions and the quality descriptions are available on the Etk.fi website. &lt;A HREF=https://etk.fi/en/research-statistics-and-projections/statistics/total-expenditure-on-pensions/&gt;&lt;u&gt;Go to Total Expenditure on Pensions.&lt;/u&gt;&lt;/A&gt;</x:t>
+    <x:t>A description of the statistics, the concepts, the definitions and the quality descriptions are available on the Etk.fi website. &lt;A HREF=https://www.etk.fi/en/research-statistics-and-projections/statistics/pension-recipients-and-pension-expenditure/total-expenditure-on-pensions/&gt;&lt;u&gt;Go to Total Expenditure on Pensions.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Earnings-related pension expenditure does not contain local government and Church pensions paid according to old pension regulations.
 Part-time pensions and special farmers' pensions and are only paid in the earnings-related pension scheme.
 Earnings-related pension expenditure / All pension benefits and Kela's pension expenditure / All pension benefits contains national pensions paid 1997-2007 which were formed from residential and care support, increases for a child and front veteran's support. From 2008 onwards, All pension benefits contains all front-veteran's support and increases for a child, and from 2011 onwards all guarantee pensions.
 Earnings-related pension expenditure / All pension benefits contains early retirement pensions of front veterans in 1986-1995.</x:t>
   </x:si>
   <x:si>
     <x:t>Symbols used in the table:
 - = Magnitude nil or category not applicable
 .. = Data not available or not published due to small number of cases</x:t>
   </x:si>
   <x:si>
     <x:t>Latest update:</x:t>
   </x:si>
   <x:si>
-    <x:t>20250327 07:30</x:t>
+    <x:t>20260331 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Source:</x:t>
   </x:si>
   <x:si>
     <x:t>Finnish Centre for Pensions</x:t>
   </x:si>
   <x:si>
     <x:t>Contact:</x:t>
   </x:si>
   <x:si>
     <x:t>Finnish Centre for Pensions, Statistics service, tilastot(at)etk.fi</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>Units:</x:t>
   </x:si>
   <x:si>
     <x:t>Mill. euros</x:t>
   </x:si>
   <x:si>
     <x:t>Internal reference code:</x:t>
   </x:si>
@@ -531,113 +531,113 @@
     <x:row r="3" spans="1:7">
       <x:c r="E3" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="G3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E4" s="3" t="n">
-        <x:v>39044.7</x:v>
+        <x:v>39836.6</x:v>
       </x:c>
       <x:c r="F4" s="3" t="n">
-        <x:v>19812.4</x:v>
+        <x:v>20206.8</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
-        <x:v>19232.3</x:v>
+        <x:v>19629.7</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="D5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E5" s="3" t="n">
-        <x:v>33955.3</x:v>
+        <x:v>34731.2</x:v>
       </x:c>
       <x:c r="F5" s="3" t="n">
-        <x:v>18028</x:v>
+        <x:v>18414.5</x:v>
       </x:c>
       <x:c r="G5" s="3" t="n">
-        <x:v>15927.3</x:v>
+        <x:v>16316.7</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="D6" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="E6" s="3" t="n">
-        <x:v>2653.9</x:v>
+        <x:v>2654.7</x:v>
       </x:c>
       <x:c r="F6" s="3" t="n">
-        <x:v>1414.8</x:v>
+        <x:v>1419.3</x:v>
       </x:c>
       <x:c r="G6" s="3" t="n">
-        <x:v>1239.1</x:v>
+        <x:v>1235.5</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="D7" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="E7" s="3" t="n">
-        <x:v>2096.6</x:v>
+        <x:v>2109.8</x:v>
       </x:c>
       <x:c r="F7" s="3" t="n">
-        <x:v>220.2</x:v>
+        <x:v>221.2</x:v>
       </x:c>
       <x:c r="G7" s="3" t="n">
-        <x:v>1876.4</x:v>
+        <x:v>1888.6</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="D8" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="E8" s="3" t="n">
-        <x:v>17.4</x:v>
+        <x:v>13.4</x:v>
       </x:c>
       <x:c r="F8" s="3" t="n">
-        <x:v>4</x:v>
+        <x:v>2.9</x:v>
       </x:c>
       <x:c r="G8" s="3" t="n">
-        <x:v>13.3</x:v>
+        <x:v>10.5</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="4" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="A11" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="4" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="A14" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:7">
       <x:c r="A15" s="0" t="s">
         <x:v>16</x:v>