--- v5 (2026-04-12)
+++ v6 (2026-05-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a57defeb0024825" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9eb7ea1fab7d4449963e1f14a293d1ee.psmdcp" Id="Re5286286b64041fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ceb2310d68740b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4e87f185406c4a83b83a89b37efadd49.psmdcp" Id="Rf6304d6eec1c48b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="emeno03_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Earnings-related and Kela's pension expenditure by pension benefit, mill. euros</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>