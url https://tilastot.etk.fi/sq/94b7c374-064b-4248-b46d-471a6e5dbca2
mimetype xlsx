--- v6 (2026-05-22)
+++ v7 (2026-06-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ceb2310d68740b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4e87f185406c4a83b83a89b37efadd49.psmdcp" Id="Rf6304d6eec1c48b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53e4cd6de334432b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ddc808cfa14640b689fadef042a317f1.psmdcp" Id="R1922d516983c4d68" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="emeno03_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Earnings-related and Kela's pension expenditure by pension benefit, mill. euros</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>