--- v7 (2026-06-11)
+++ v8 (2026-06-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53e4cd6de334432b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ddc808cfa14640b689fadef042a317f1.psmdcp" Id="R1922d516983c4d68" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R917077cc479645de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c0ae0ec1ec3e40418df64cbe839d3463.psmdcp" Id="Rb84d6693f2784c36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="emeno03_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Earnings-related and Kela's pension expenditure by pension benefit, mill. euros</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>