--- v8 (2026-06-11)
+++ v9 (2026-07-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R917077cc479645de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c0ae0ec1ec3e40418df64cbe839d3463.psmdcp" Id="Rb84d6693f2784c36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9328fc694964f17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8f717f897a1a4768849bab976e251bf0.psmdcp" Id="R8a204a22dfa24f6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="emeno03_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Earnings-related and Kela's pension expenditure by pension benefit, mill. euros</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>