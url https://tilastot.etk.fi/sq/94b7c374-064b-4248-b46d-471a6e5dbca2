--- v9 (2026-07-01)
+++ v10 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9328fc694964f17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8f717f897a1a4768849bab976e251bf0.psmdcp" Id="R8a204a22dfa24f6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06d5257108fa4e2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b22d84eac3a941c183d8a946531f0afe.psmdcp" Id="Rf4b9dc2cc5324305" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="emeno03_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Earnings-related and Kela's pension expenditure by pension benefit, mill. euros</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>