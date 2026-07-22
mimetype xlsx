--- v10 (2026-07-22)
+++ v11 (2026-07-22)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06d5257108fa4e2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b22d84eac3a941c183d8a946531f0afe.psmdcp" Id="Rf4b9dc2cc5324305" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f37b1c14152433e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6d26b99fb21c4794a417fa88986e25cd.psmdcp" Id="R16b696c2868b4585" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="emeno03_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Earnings-related and Kela's pension expenditure by pension benefit, mill. euros</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>