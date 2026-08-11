--- v11 (2026-07-22)
+++ v12 (2026-08-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f37b1c14152433e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6d26b99fb21c4794a417fa88986e25cd.psmdcp" Id="R16b696c2868b4585" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc22bd94dcb09412f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dc3a8aab89404c6585f5c9cc4012944b.psmdcp" Id="R2c37b7f8f1f042d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="emeno03_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Earnings-related and Kela's pension expenditure by pension benefit, mill. euros</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>