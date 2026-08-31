--- v12 (2026-08-11)
+++ v13 (2026-08-31)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc22bd94dcb09412f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dc3a8aab89404c6585f5c9cc4012944b.psmdcp" Id="R2c37b7f8f1f042d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd43d28bbc84946ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e5cfa9ddb588444d8af333bb8ab1c213.psmdcp" Id="R2c342ffd8b04410e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="emeno03_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Earnings-related and Kela's pension expenditure by pension benefit, mill. euros</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>