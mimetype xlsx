--- v0 (2026-04-02)
+++ v1 (2026-04-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00ec024caa064628" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b6473a9f62a34409a90fa98afc0384d0.psmdcp" Id="R51e0a3c98f484ec5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4396350a158a460f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eda8803bb85c4ccf9a56f49099e203e2.psmdcp" Id="Rf8a7006ee86d4091" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_3k01_des" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>Upper limits of pension deciles for earnings-related and national pension recipients</x:t>
   </x:si>
   <x:si>
     <x:t>5th decile (median), euros/month</x:t>
   </x:si>
   <x:si>