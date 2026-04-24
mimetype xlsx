--- v1 (2026-04-23)
+++ v2 (2026-04-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4396350a158a460f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eda8803bb85c4ccf9a56f49099e203e2.psmdcp" Id="Rf8a7006ee86d4091" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13da1ae3ad054371" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/466e5b102d3c43ac9bf538b91188eec2.psmdcp" Id="R9e98632a2532438d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_3k01_des" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>Upper limits of pension deciles for earnings-related and national pension recipients</x:t>
   </x:si>
   <x:si>
     <x:t>5th decile (median), euros/month</x:t>
   </x:si>
   <x:si>