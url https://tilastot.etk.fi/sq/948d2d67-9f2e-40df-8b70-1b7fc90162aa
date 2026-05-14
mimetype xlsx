--- v2 (2026-04-24)
+++ v3 (2026-05-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13da1ae3ad054371" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/466e5b102d3c43ac9bf538b91188eec2.psmdcp" Id="R9e98632a2532438d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5da71759feee445e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1f9b44c9e85e4fd999b4473239b84426.psmdcp" Id="Rb29daca4f5c54209" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_3k01_des" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>Upper limits of pension deciles for earnings-related and national pension recipients</x:t>
   </x:si>
   <x:si>
     <x:t>5th decile (median), euros/month</x:t>
   </x:si>
   <x:si>