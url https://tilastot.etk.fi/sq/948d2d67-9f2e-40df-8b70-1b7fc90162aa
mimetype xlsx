--- v3 (2026-05-14)
+++ v4 (2026-06-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5da71759feee445e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1f9b44c9e85e4fd999b4473239b84426.psmdcp" Id="Rb29daca4f5c54209" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf19affa99db24d97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fe96e6d76860472989ed8a314e3f4b01.psmdcp" Id="R0cd957f8dff54b70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_3k01_des" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>Upper limits of pension deciles for earnings-related and national pension recipients</x:t>
   </x:si>
   <x:si>
     <x:t>5th decile (median), euros/month</x:t>
   </x:si>
   <x:si>