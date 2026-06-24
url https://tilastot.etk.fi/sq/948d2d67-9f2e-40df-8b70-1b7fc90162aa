--- v4 (2026-06-04)
+++ v5 (2026-06-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf19affa99db24d97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fe96e6d76860472989ed8a314e3f4b01.psmdcp" Id="R0cd957f8dff54b70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd54d6a2fee8244a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f19f90d1038a4280b23dc35886c8e560.psmdcp" Id="R12f62910d0954513" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_3k01_des" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>Upper limits of pension deciles for earnings-related and national pension recipients</x:t>
   </x:si>
   <x:si>
     <x:t>5th decile (median), euros/month</x:t>
   </x:si>
   <x:si>