--- v5 (2026-06-24)
+++ v6 (2026-07-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd54d6a2fee8244a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f19f90d1038a4280b23dc35886c8e560.psmdcp" Id="R12f62910d0954513" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e04b16311d74fcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b43b5af15e3d4b6d9d3885eb35d544a5.psmdcp" Id="R085e7383a8274534" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_3k01_des" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>Upper limits of pension deciles for earnings-related and national pension recipients</x:t>
   </x:si>
   <x:si>
     <x:t>5th decile (median), euros/month</x:t>
   </x:si>
   <x:si>