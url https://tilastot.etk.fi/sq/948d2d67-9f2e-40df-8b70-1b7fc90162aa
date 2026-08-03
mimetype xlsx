--- v6 (2026-07-14)
+++ v7 (2026-08-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e04b16311d74fcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b43b5af15e3d4b6d9d3885eb35d544a5.psmdcp" Id="R085e7383a8274534" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfda211a65657411e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0f7eaf00c5eb47798f7a3d3eda29d93b.psmdcp" Id="R15f05f78be7c483a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_3k01_des" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>Upper limits of pension deciles for earnings-related and national pension recipients</x:t>
   </x:si>
   <x:si>
     <x:t>5th decile (median), euros/month</x:t>
   </x:si>
   <x:si>