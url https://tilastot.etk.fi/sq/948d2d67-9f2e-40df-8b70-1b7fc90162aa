--- v7 (2026-08-03)
+++ v8 (2026-08-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfda211a65657411e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0f7eaf00c5eb47798f7a3d3eda29d93b.psmdcp" Id="R15f05f78be7c483a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0ad90dd1e74482f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e5d7edbac785483aa14640cb6cc3c9d2.psmdcp" Id="R8396f1f592fe4ba7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_3k01_des" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>Upper limits of pension deciles for earnings-related and national pension recipients</x:t>
   </x:si>
   <x:si>
     <x:t>5th decile (median), euros/month</x:t>
   </x:si>
   <x:si>