--- v8 (2026-08-24)
+++ v9 (2026-09-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0ad90dd1e74482f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e5d7edbac785483aa14640cb6cc3c9d2.psmdcp" Id="R8396f1f592fe4ba7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R055b56dd77ad4346" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8f94466fc941418daf15f25346ec6ecd.psmdcp" Id="Rac92f83cae4c41c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_3k01_des" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>Upper limits of pension deciles for earnings-related and national pension recipients</x:t>
   </x:si>
   <x:si>
     <x:t>5th decile (median), euros/month</x:t>
   </x:si>
   <x:si>