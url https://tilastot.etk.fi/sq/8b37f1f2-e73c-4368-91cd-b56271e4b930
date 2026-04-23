--- v4 (2026-03-22)
+++ v5 (2026-04-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1044cb043a3d4ce7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3ceed8f14fd648b4bbfc1d29db065fb4.psmdcp" Id="R14a6ae473941432f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c6195dd25334fdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ada6aa6d2fc94cf8b2a9db27719ac3b6.psmdcp" Id="R665cf770d30e4229" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsi_t01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>New retirees on earnings-related pensions by pension benefit</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>