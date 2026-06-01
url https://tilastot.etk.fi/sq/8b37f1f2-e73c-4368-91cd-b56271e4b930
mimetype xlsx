--- v5 (2026-04-23)
+++ v6 (2026-06-01)
@@ -1,104 +1,104 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c6195dd25334fdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ada6aa6d2fc94cf8b2a9db27719ac3b6.psmdcp" Id="R665cf770d30e4229" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bdf9478abfa4b34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/26facbf5a51348d0b04e660590595117.psmdcp" Id="R5473e0f00c6e4dfb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsi_t01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>New retirees on earnings-related pensions by pension benefit</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>
     <x:t>Males</x:t>
   </x:si>
   <x:si>
     <x:t>Females</x:t>
   </x:si>
   <x:si>
-    <x:t>2024</x:t>
+    <x:t>2025</x:t>
   </x:si>
   <x:si>
     <x:t>Resident in Finland or abroad</x:t>
   </x:si>
   <x:si>
     <x:t>Pension in one's own right (excl. part-time and partial old-age pension)</x:t>
   </x:si>
   <x:si>
     <x:t>All age groups</x:t>
   </x:si>
   <x:si>
     <x:t>Old-age pension (excl. partial old-age pension)</x:t>
   </x:si>
   <x:si>
     <x:t>Disability pension</x:t>
   </x:si>
   <x:si>
-    <x:t>A description of the statistics, the concepts, the definitions and the quality descriptions are available on the Etk.fi website. &lt;A HREF=https://etk.fi/en/research-statistics-and-projections/statistics/earnings-related-pension-recipients/&gt;&lt;u&gt;Go to Earnings-related Pension Recipients in Finland.&lt;/u&gt;&lt;/A&gt;</x:t>
+    <x:t>A description of the statistics, the concepts, the definitions and the quality descriptions are available on the Etk.fi website. &lt;A HREF=https://www.etk.fi/en/research-statistics-and-projections/statistics/pension-recipients-and-pension-expenditure/earnings-related-pension-recipients-in-finland/&gt;&lt;u&gt;Go to Earnings-related Pension Recipients in Finland.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Different pension benefits in the statistics cannot be summed, because a pension recipient  may receive several pension benefits at the same time.</x:t>
   </x:si>
   <x:si>
     <x:t>Symbols used in the table:
 - = Magnitude nil or category not applicable
 .. = Data not available or not published due to small number of cases</x:t>
   </x:si>
   <x:si>
     <x:t>Latest update:</x:t>
   </x:si>
   <x:si>
-    <x:t>20250618 09:00</x:t>
+    <x:t>20260513 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Source:</x:t>
   </x:si>
   <x:si>
     <x:t>Finnish Centre for Pensions</x:t>
   </x:si>
   <x:si>
     <x:t>Contact:</x:t>
   </x:si>
   <x:si>
     <x:t>Finnish Centre for Pensions, Statistics service, tilastot(at)etk.fi</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>Units:</x:t>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Internal reference code:</x:t>
   </x:si>
@@ -522,91 +522,91 @@
     <x:row r="3" spans="1:7">
       <x:c r="E3" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="G3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E4" s="3" t="n">
-        <x:v>57848</x:v>
+        <x:v>60161</x:v>
       </x:c>
       <x:c r="F4" s="3" t="n">
-        <x:v>28326</x:v>
+        <x:v>29623</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
-        <x:v>29522</x:v>
+        <x:v>30538</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="C5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E5" s="3" t="n">
-        <x:v>40378</x:v>
+        <x:v>42516</x:v>
       </x:c>
       <x:c r="F5" s="3" t="n">
-        <x:v>19877</x:v>
+        <x:v>21098</x:v>
       </x:c>
       <x:c r="G5" s="3" t="n">
-        <x:v>20501</x:v>
+        <x:v>21418</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="C6" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="D6" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E6" s="3" t="n">
-        <x:v>17480</x:v>
+        <x:v>17653</x:v>
       </x:c>
       <x:c r="F6" s="3" t="n">
-        <x:v>8457</x:v>
+        <x:v>8529</x:v>
       </x:c>
       <x:c r="G6" s="3" t="n">
-        <x:v>9023</x:v>
+        <x:v>9124</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="A8" s="4" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="4" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="4" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="A13" s="0" t="s">
         <x:v>14</x:v>