--- v6 (2026-06-01)
+++ v7 (2026-06-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bdf9478abfa4b34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/26facbf5a51348d0b04e660590595117.psmdcp" Id="R5473e0f00c6e4dfb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re202cfc07dcd41b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a9ec6ae76d3547d1a1ea3eb9ddfac4e0.psmdcp" Id="R79306ec7e4194447" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsi_t01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>New retirees on earnings-related pensions by pension benefit</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>