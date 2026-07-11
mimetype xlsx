--- v7 (2026-06-21)
+++ v8 (2026-07-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re202cfc07dcd41b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a9ec6ae76d3547d1a1ea3eb9ddfac4e0.psmdcp" Id="R79306ec7e4194447" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra96a837f2a024d23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f644709b46b44e51b94d2018f845dc4b.psmdcp" Id="R62911ff3a1a14be2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsi_t01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>New retirees on earnings-related pensions by pension benefit</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>