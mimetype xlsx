--- v8 (2026-07-11)
+++ v9 (2026-07-31)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra96a837f2a024d23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f644709b46b44e51b94d2018f845dc4b.psmdcp" Id="R62911ff3a1a14be2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4da4b7208c254e2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4b6d075346bb46228d7d165836318b64.psmdcp" Id="R59fa023775884125" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsi_t01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>New retirees on earnings-related pensions by pension benefit</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>