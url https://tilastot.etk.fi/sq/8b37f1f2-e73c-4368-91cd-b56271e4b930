--- v9 (2026-07-31)
+++ v10 (2026-08-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4da4b7208c254e2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4b6d075346bb46228d7d165836318b64.psmdcp" Id="R59fa023775884125" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62bca32752a64f52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/61de01ca224c4045a0b9e0d4a9f82bef.psmdcp" Id="R88d20fe2c6a54d82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsi_t01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>New retirees on earnings-related pensions by pension benefit</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>