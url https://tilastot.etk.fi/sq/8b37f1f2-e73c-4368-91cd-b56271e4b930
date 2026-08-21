--- v10 (2026-08-21)
+++ v11 (2026-08-21)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62bca32752a64f52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/61de01ca224c4045a0b9e0d4a9f82bef.psmdcp" Id="R88d20fe2c6a54d82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R187116ec1db14f69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/49e87f72459442eea95e9ba0f6aa5193.psmdcp" Id="R5ddcd2238b5f4bc3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsi_t01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>New retirees on earnings-related pensions by pension benefit</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>