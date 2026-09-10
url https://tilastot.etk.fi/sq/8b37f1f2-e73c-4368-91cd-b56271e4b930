--- v11 (2026-08-21)
+++ v12 (2026-09-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R187116ec1db14f69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/49e87f72459442eea95e9ba0f6aa5193.psmdcp" Id="R5ddcd2238b5f4bc3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb87bf7db4fbf4fd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/eac60971dafc4394b286e807d60985c4.psmdcp" Id="R0c461f0ba762470f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsi_t01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <x:si>
     <x:t>New retirees on earnings-related pensions by pension benefit</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>