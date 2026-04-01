--- v4 (2026-03-10)
+++ v5 (2026-04-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf079e63975d4606" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9da5f0288eb94a8fa124e333f9e2fc74.psmdcp" Id="R790bbd80a157497f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8e918eaefb64089" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/15db65b0b60846cdb04ca926346dd3be.psmdcp" Id="Red3703ac6dcc4271" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuntoutus03" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Kostnader för rehabiliteringsåtgärder efter rehabiliteringsåtgärd</x:t>
   </x:si>
   <x:si>
     <x:t>Antal rehabiliteringsklienter, antal</x:t>
   </x:si>
   <x:si>