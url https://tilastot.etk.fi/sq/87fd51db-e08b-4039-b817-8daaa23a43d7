--- v5 (2026-04-01)
+++ v6 (2026-04-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8e918eaefb64089" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/15db65b0b60846cdb04ca926346dd3be.psmdcp" Id="Red3703ac6dcc4271" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3061f58cb9c344a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6f6ea806f2b14085a2a5d263f28a47d1.psmdcp" Id="Read75ae28e2c483c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuntoutus03" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Kostnader för rehabiliteringsåtgärder efter rehabiliteringsåtgärd</x:t>
   </x:si>
   <x:si>
     <x:t>Antal rehabiliteringsklienter, antal</x:t>
   </x:si>
   <x:si>