--- v6 (2026-04-01)
+++ v7 (2026-04-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3061f58cb9c344a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6f6ea806f2b14085a2a5d263f28a47d1.psmdcp" Id="Read75ae28e2c483c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9779a7de2e8f4aa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3860f4f3d7c647a59318e692a1bb1c65.psmdcp" Id="R4dd9953911fa4767" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuntoutus03" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Kostnader för rehabiliteringsåtgärder efter rehabiliteringsåtgärd</x:t>
   </x:si>
   <x:si>
     <x:t>Antal rehabiliteringsklienter, antal</x:t>
   </x:si>
   <x:si>