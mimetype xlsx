--- v7 (2026-04-29)
+++ v8 (2026-05-20)
@@ -1,117 +1,117 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9779a7de2e8f4aa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3860f4f3d7c647a59318e692a1bb1c65.psmdcp" Id="R4dd9953911fa4767" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cb924d21c1342a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cee8730eddb846da8659969130ef16f3.psmdcp" Id="R0a11d919e3c741e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuntoutus03" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Kostnader för rehabiliteringsåtgärder efter rehabiliteringsåtgärd</x:t>
   </x:si>
   <x:si>
     <x:t>Antal rehabiliteringsklienter, antal</x:t>
   </x:si>
   <x:si>
     <x:t>Kostnader för rehabiliteringsåtgärder, 1 000 euro</x:t>
   </x:si>
   <x:si>
-    <x:t>2024</x:t>
+    <x:t>2025</x:t>
   </x:si>
   <x:si>
     <x:t>Samtliga rehabiliteringsåtgärder</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>
     <x:t>Utredning</x:t>
   </x:si>
   <x:si>
     <x:t>Utbildning</x:t>
   </x:si>
   <x:si>
     <x:t>Arbetsprövning hos egen arbetsgivare, eget arbete</x:t>
   </x:si>
   <x:si>
     <x:t>Arbetsprövning hos egen arbetsgivare, annan uppgift</x:t>
   </x:si>
   <x:si>
     <x:t>Arbetsprövning hos annan arbetsgivare</x:t>
   </x:si>
   <x:si>
     <x:t>Arbetsträning</x:t>
   </x:si>
   <x:si>
     <x:t>Övriga åtgärder</x:t>
   </x:si>
   <x:si>
-    <x:t>Statistikbeskrivningen, begreppen och definitionerna samt kvalitetsbeskrivningen finns tillgängliga på Etk.fi. &lt;A HREF=https://etk.fi/sv/forskning-statistik-och-prognoser/statistik/arbetspensionrehabilitering/&gt;&lt;u&gt;Gå till webbsidan för statistiken Arbetspensionsrehabilitering på Etk.fi.&lt;/u&gt;&lt;/A&gt;</x:t>
+    <x:t>Statistikbeskrivningen, begreppen och definitionerna samt kvalitetsbeskrivningen finns tillgängliga på Etk.fi. &lt;A HREF=https://www.etk.fi/sv/forskning-statistik-och-prognoser/statistik/arbetspensionsrehabilitering-och-arbetspensionsansokningar/arbetspensionrehabilitering/&gt;&lt;u&gt;Gå till webbsidan för statistiken Arbetspensionsrehabilitering på Etk.fi.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Antalen rehabiliteringsklienter är inte additiva i fråga om rehabiliteringsåtgärd, eftersom en person kan få olika rehabiliteringsåtgärder under ett och samma år.</x:t>
   </x:si>
   <x:si>
     <x:t>Rehabiliteringskostnaderna anges nu med 1 000 euros noggrannhet i stället för en euros. Ändringen har gjorts i hela tidsserien 31.5.2022.</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Symboler i tabellen:
 - = inga fall eller logiskt omöjligt
 .. = uppgift ej tillgänglig eller utesluten p.g.a. det ringa antalet fall
 </x:t>
   </x:si>
   <x:si>
     <x:t>Senaste uppdatering:</x:t>
   </x:si>
   <x:si>
-    <x:t>20250520 09:00</x:t>
+    <x:t>20260507 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Källa:</x:t>
   </x:si>
   <x:si>
     <x:t>Pensionsskyddscentralen</x:t>
   </x:si>
   <x:si>
     <x:t>Kontaktperson:</x:t>
   </x:si>
   <x:si>
     <x:t>Pensionsskyddscentralen, Statistiktjänsten, tilastot(at)etk.fi</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>Intern referenskod:</x:t>
   </x:si>
   <x:si>
     <x:t>kuntoutus03</x:t>
   </x:si>
 </x:sst>
 </file>
 
@@ -520,152 +520,152 @@
   <x:sheetData>
     <x:row r="1" spans="1:5">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5">
       <x:c r="D3" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="A4" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D4" s="3" t="n">
-        <x:v>11681</x:v>
+        <x:v>11306</x:v>
       </x:c>
       <x:c r="E4" s="3" t="n">
-        <x:v>17803</x:v>
+        <x:v>17188</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="B5" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C5" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D5" s="3" t="n">
-        <x:v>6853</x:v>
+        <x:v>6738</x:v>
       </x:c>
       <x:c r="E5" s="3" t="n">
-        <x:v>12261</x:v>
+        <x:v>12021</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="B6" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="C6" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D6" s="3" t="n">
-        <x:v>4774</x:v>
+        <x:v>4325</x:v>
       </x:c>
       <x:c r="E6" s="3" t="n">
-        <x:v>4674</x:v>
+        <x:v>4381</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="B7" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C7" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D7" s="3" t="n">
-        <x:v>1299</x:v>
+        <x:v>1357</x:v>
       </x:c>
       <x:c r="E7" s="3" t="n">
-        <x:v>118</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5">
       <x:c r="B8" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C8" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D8" s="3" t="n">
-        <x:v>815</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="E8" s="3" t="n">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="B9" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C9" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D9" s="3" t="n">
-        <x:v>2500</x:v>
+        <x:v>2133</x:v>
       </x:c>
       <x:c r="E9" s="3" t="n">
-        <x:v>374</x:v>
+        <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="B10" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C10" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D10" s="3" t="n">
-        <x:v>258</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="E10" s="3" t="n">
-        <x:v>132</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="B11" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C11" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D11" s="3" t="n">
-        <x:v>82</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="E11" s="3" t="n">
-        <x:v>168</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5">
       <x:c r="A14" s="4" t="s">
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5">
       <x:c r="A15" s="4" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5">
       <x:c r="A16" s="4" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5">
       <x:c r="A18" s="0" t="s">
         <x:v>17</x:v>