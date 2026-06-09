--- v8 (2026-05-20)
+++ v9 (2026-06-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cb924d21c1342a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cee8730eddb846da8659969130ef16f3.psmdcp" Id="R0a11d919e3c741e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec12c5ae00c54adc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/20f5e569bbc4486bbf7a60cf1ab57382.psmdcp" Id="R2c913e342c0d4a5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuntoutus03" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Kostnader för rehabiliteringsåtgärder efter rehabiliteringsåtgärd</x:t>
   </x:si>
   <x:si>
     <x:t>Antal rehabiliteringsklienter, antal</x:t>
   </x:si>
   <x:si>