--- v9 (2026-06-09)
+++ v10 (2026-06-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec12c5ae00c54adc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/20f5e569bbc4486bbf7a60cf1ab57382.psmdcp" Id="R2c913e342c0d4a5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdae92bda62bb4f7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dee25644c71d4b9b95374a1d54d5f974.psmdcp" Id="Rd4f052e6f58447f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuntoutus03" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Kostnader för rehabiliteringsåtgärder efter rehabiliteringsåtgärd</x:t>
   </x:si>
   <x:si>
     <x:t>Antal rehabiliteringsklienter, antal</x:t>
   </x:si>
   <x:si>