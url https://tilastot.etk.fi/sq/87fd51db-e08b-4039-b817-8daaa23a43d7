--- v10 (2026-06-29)
+++ v11 (2026-06-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdae92bda62bb4f7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dee25644c71d4b9b95374a1d54d5f974.psmdcp" Id="Rd4f052e6f58447f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2b788c527424ad8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/13b0f05469564589b6ef3f0f941e91c2.psmdcp" Id="R19c9191c7ff34c7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuntoutus03" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Kostnader för rehabiliteringsåtgärder efter rehabiliteringsåtgärd</x:t>
   </x:si>
   <x:si>
     <x:t>Antal rehabiliteringsklienter, antal</x:t>
   </x:si>
   <x:si>