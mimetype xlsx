--- v11 (2026-06-29)
+++ v12 (2026-07-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2b788c527424ad8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/13b0f05469564589b6ef3f0f941e91c2.psmdcp" Id="R19c9191c7ff34c7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R070bbe8cba984c9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6f59744a83504e6ab61c2d79940732a2.psmdcp" Id="R659b7ff6bd5641a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuntoutus03" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Kostnader för rehabiliteringsåtgärder efter rehabiliteringsåtgärd</x:t>
   </x:si>
   <x:si>
     <x:t>Antal rehabiliteringsklienter, antal</x:t>
   </x:si>
   <x:si>