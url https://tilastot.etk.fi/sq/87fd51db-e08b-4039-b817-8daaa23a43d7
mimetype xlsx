--- v12 (2026-07-20)
+++ v13 (2026-08-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R070bbe8cba984c9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6f59744a83504e6ab61c2d79940732a2.psmdcp" Id="R659b7ff6bd5641a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9a2cd40aab14842" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/496440b47e614be499c06cfb303c281a.psmdcp" Id="Rb71af32097584260" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuntoutus03" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="26">
   <x:si>
     <x:t>Kostnader för rehabiliteringsåtgärder efter rehabiliteringsåtgärd</x:t>
   </x:si>
   <x:si>
     <x:t>Antal rehabiliteringsklienter, antal</x:t>
   </x:si>
   <x:si>