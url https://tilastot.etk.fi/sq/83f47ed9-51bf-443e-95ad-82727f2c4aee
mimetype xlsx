--- v5 (2026-03-10)
+++ v6 (2026-04-01)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8cc163612834f6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9449d7bd923c4442b3fca90225cf9c83.psmdcp" Id="R15ae964b229345d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57f71bc2dac34168" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/156f01a638514d85b94d84d5b56975cf.psmdcp" Id="R0d3db5bb0e344314" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuntoutus02" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="23" uniqueCount="23">
   <x:si>
     <x:t>Kostnader för arbetspensionsrehabilitering</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>