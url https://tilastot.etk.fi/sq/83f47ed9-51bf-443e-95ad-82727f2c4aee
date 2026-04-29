--- v6 (2026-04-01)
+++ v7 (2026-04-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57f71bc2dac34168" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/156f01a638514d85b94d84d5b56975cf.psmdcp" Id="R0d3db5bb0e344314" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c01050bdd1d4518" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3793ccfea9a34356a6fb0cbe9ea47f39.psmdcp" Id="Rc0354317e1e24006" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuntoutus02" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="23" uniqueCount="23">
   <x:si>
     <x:t>Kostnader för arbetspensionsrehabilitering</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>