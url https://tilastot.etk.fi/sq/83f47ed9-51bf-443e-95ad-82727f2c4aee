--- v7 (2026-04-29)
+++ v8 (2026-05-20)
@@ -1,107 +1,107 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c01050bdd1d4518" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3793ccfea9a34356a6fb0cbe9ea47f39.psmdcp" Id="Rc0354317e1e24006" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5064bb7bbe954e46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c9912934d3e244fcb6e64cd4d682064f.psmdcp" Id="R94348307731e4b21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuntoutus02" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="23" uniqueCount="23">
   <x:si>
     <x:t>Kostnader för arbetspensionsrehabilitering</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>
     <x:t>Män</x:t>
   </x:si>
   <x:si>
     <x:t>Kvinnor</x:t>
   </x:si>
   <x:si>
     <x:t>Rehabiliteringskostnader, 1 000 euro</x:t>
   </x:si>
   <x:si>
-    <x:t>2024</x:t>
+    <x:t>2025</x:t>
   </x:si>
   <x:si>
     <x:t>Kostnader för rehabiliteringsåtgärder och inkomstersättningar sammanlagt</x:t>
   </x:si>
   <x:si>
     <x:t>Kostnader för rehabiliteringsåtgärder</x:t>
   </x:si>
   <x:si>
     <x:t>Inkomstersättningar</x:t>
   </x:si>
   <x:si>
-    <x:t>Statistikbeskrivningen, begreppen och definitionerna samt kvalitetsbeskrivningen finns tillgängliga på Etk.fi. &lt;A HREF=https://etk.fi/sv/forskning-statistik-och-prognoser/statistik/arbetspensionrehabilitering/&gt;&lt;u&gt;Gå till webbsidan för statistiken Arbetspensionsrehabilitering på Etk.fi.&lt;/u&gt;&lt;/A&gt;</x:t>
+    <x:t>Statistikbeskrivningen, begreppen och definitionerna samt kvalitetsbeskrivningen finns tillgängliga på Etk.fi. &lt;A HREF=https://www.etk.fi/sv/forskning-statistik-och-prognoser/statistik/arbetspensionsrehabilitering-och-arbetspensionsansokningar/arbetspensionrehabilitering/&gt;&lt;u&gt;Gå till webbsidan för statistiken Arbetspensionsrehabilitering på Etk.fi.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Kostnader för rehabiliteringsåtgärder inkluderar i regel inte lagstadgade olycksfallsförsäkringspremier, som närmast betalas för perioder med arbetsprövning. Olycksfallsförsäkringspremierna utgör mindre än 0,5 % av de totala rehabiliteringskostnaderna.</x:t>
   </x:si>
   <x:si>
     <x:t>Antalen rehabiliteringsklienter är inte additiva i fråga om rehabiliteringskostnaderna, eftersom en person kan få rehabiliteringsåtgärd och/eller inkomstersättningar under ett och samma år.</x:t>
   </x:si>
   <x:si>
     <x:t>Rehabiliteringskostnaderna anges nu med 1 000 euros noggrannhet i stället för en euros. Ändringen har gjorts i hela tidsserien 31.5.2022.</x:t>
   </x:si>
   <x:si>
     <x:t>Symboler i tabellen:
 - = inga fall eller logiskt omöjligt
 .. = uppgift ej tillgänglig eller utesluten p.g.a. det ringa antalet fall</x:t>
   </x:si>
   <x:si>
     <x:t>Senaste uppdatering:</x:t>
   </x:si>
   <x:si>
-    <x:t>20250520 09:00</x:t>
+    <x:t>20260507 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Källa:</x:t>
   </x:si>
   <x:si>
     <x:t>Pensionsskyddscentralen</x:t>
   </x:si>
   <x:si>
     <x:t>Kontaktperson:</x:t>
   </x:si>
   <x:si>
     <x:t>Pensionsskyddscentralen, Statistiktjänsten, tilastot(at)etk.fi</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>Intern referenskod:</x:t>
   </x:si>
   <x:si>
     <x:t>kuntoutus02</x:t>
   </x:si>
 </x:sst>
 </file>
 
@@ -519,85 +519,85 @@
         <x:v>2</x:v>
       </x:c>
       <x:c r="E3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:5">
       <x:c r="C4" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D4" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="E4" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:5">
       <x:c r="A5" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B5" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C5" s="3" t="n">
-        <x:v>138396</x:v>
+        <x:v>126630</x:v>
       </x:c>
       <x:c r="D5" s="3" t="n">
-        <x:v>80484</x:v>
+        <x:v>74506</x:v>
       </x:c>
       <x:c r="E5" s="3" t="n">
-        <x:v>57912</x:v>
+        <x:v>52124</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5">
       <x:c r="B6" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="C6" s="3" t="n">
-        <x:v>17803</x:v>
+        <x:v>17188</x:v>
       </x:c>
       <x:c r="D6" s="3" t="n">
-        <x:v>9870</x:v>
+        <x:v>9477</x:v>
       </x:c>
       <x:c r="E6" s="3" t="n">
-        <x:v>7933</x:v>
+        <x:v>7711</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5">
       <x:c r="B7" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
-        <x:v>120594</x:v>
+        <x:v>109441</x:v>
       </x:c>
       <x:c r="D7" s="3" t="n">
-        <x:v>70614</x:v>
+        <x:v>65029</x:v>
       </x:c>
       <x:c r="E7" s="3" t="n">
-        <x:v>49979</x:v>
+        <x:v>44413</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5">
       <x:c r="A9" s="4" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5">
       <x:c r="A10" s="4" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5">
       <x:c r="A11" s="4" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5">
       <x:c r="A12" s="4" t="s">
         <x:v>12</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5">
       <x:c r="A13" s="4" t="s">
         <x:v>13</x:v>