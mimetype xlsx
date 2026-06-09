--- v8 (2026-05-20)
+++ v9 (2026-06-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5064bb7bbe954e46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c9912934d3e244fcb6e64cd4d682064f.psmdcp" Id="R94348307731e4b21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cbcd1ff9148417e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/17c672442249486dbf9a893a6cccd2ce.psmdcp" Id="Rd33a3862e05c4abe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuntoutus02" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="23" uniqueCount="23">
   <x:si>
     <x:t>Kostnader för arbetspensionsrehabilitering</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>