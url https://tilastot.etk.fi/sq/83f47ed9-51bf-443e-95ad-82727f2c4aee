--- v9 (2026-06-09)
+++ v10 (2026-06-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cbcd1ff9148417e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/17c672442249486dbf9a893a6cccd2ce.psmdcp" Id="Rd33a3862e05c4abe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3626756f1324f47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/17a410af0c0c4314802d00a0de0e8434.psmdcp" Id="Re17c8c66bd2549f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuntoutus02" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="23" uniqueCount="23">
   <x:si>
     <x:t>Kostnader för arbetspensionsrehabilitering</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>