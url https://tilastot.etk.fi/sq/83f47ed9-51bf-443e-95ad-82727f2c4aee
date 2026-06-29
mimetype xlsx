--- v10 (2026-06-29)
+++ v11 (2026-06-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3626756f1324f47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/17a410af0c0c4314802d00a0de0e8434.psmdcp" Id="Re17c8c66bd2549f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89aff2be66db473b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ef4854c13a7a449db1b3a5c5e440af27.psmdcp" Id="R98457eee794142ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuntoutus02" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="23" uniqueCount="23">
   <x:si>
     <x:t>Kostnader för arbetspensionsrehabilitering</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>