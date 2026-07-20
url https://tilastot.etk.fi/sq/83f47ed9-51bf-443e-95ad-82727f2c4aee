--- v11 (2026-06-29)
+++ v12 (2026-07-20)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89aff2be66db473b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ef4854c13a7a449db1b3a5c5e440af27.psmdcp" Id="R98457eee794142ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e0fce61fb26497b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/082d646781574f78a4814244592f1830.psmdcp" Id="R465dce491f594b07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuntoutus02" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="23" uniqueCount="23">
   <x:si>
     <x:t>Kostnader för arbetspensionsrehabilitering</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>