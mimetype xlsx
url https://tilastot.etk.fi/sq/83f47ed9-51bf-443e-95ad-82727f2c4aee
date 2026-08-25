--- v12 (2026-07-20)
+++ v13 (2026-08-25)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e0fce61fb26497b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/082d646781574f78a4814244592f1830.psmdcp" Id="R465dce491f594b07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3a8ab4111694182" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b3597621924c4c0999fa5003a987a986.psmdcp" Id="Rd9992d882ade47aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuntoutus02" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="23" uniqueCount="23">
   <x:si>
     <x:t>Kostnader för arbetspensionsrehabilitering</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>