--- v1 (2026-03-09)
+++ v2 (2026-04-10)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4ab9a7c2481484d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7cc1fdf80714400aa8f7af2fd7c04f7e.psmdcp" Id="R8bf159b24c904cdc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree37b64e11144f29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/700a4034392c4ed5b9920531d7e741b4.psmdcp" Id="Ra6009c73e6844e2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="lah1_21tod_maa" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
   <x:si>
     <x:t>Myönnetyt todistukset Suomen sosiaaliturvaan kuulumisesta ulkomaantyön aikana kohdemaittain</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>