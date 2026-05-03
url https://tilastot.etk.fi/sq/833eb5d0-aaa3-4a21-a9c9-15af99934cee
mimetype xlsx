--- v2 (2026-04-10)
+++ v3 (2026-05-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree37b64e11144f29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/700a4034392c4ed5b9920531d7e741b4.psmdcp" Id="Ra6009c73e6844e2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91d3043b0c734afd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0524e49be14f44b29e3cd7c90946ee3b.psmdcp" Id="Ra15a58c825f946b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="lah1_21tod_maa" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
   <x:si>
     <x:t>Myönnetyt todistukset Suomen sosiaaliturvaan kuulumisesta ulkomaantyön aikana kohdemaittain</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>
@@ -109,51 +109,51 @@
   <x:si>
     <x:t>Itävalta</x:t>
   </x:si>
   <x:si>
     <x:t>Kanada</x:t>
   </x:si>
   <x:si>
     <x:t>Intia</x:t>
   </x:si>
   <x:si>
     <x:t>Puola</x:t>
   </x:si>
   <x:si>
     <x:t>Japani</x:t>
   </x:si>
   <x:si>
     <x:t>Sveitsi</x:t>
   </x:si>
   <x:si>
     <x:t>Latvia</x:t>
   </x:si>
   <x:si>
     <x:t>Tsekki</x:t>
   </x:si>
   <x:si>
-    <x:t>Tilaston kuvaus, käsitteet ja määritelmät sekä laatuseloste ovat saatavilla Etk.fi-palvelussa. &lt;A HREF=https://etk.fi/tutkimus-tilastot-ja-ennusteet/tilastot/lahetetyt-tyontekijat/&gt;&lt;u&gt;Siirry Tilasto ulkomaantyön vakuuttamisesta ja lähetetyistä työntekijöistä -tilaston verkkosivulle Etk.fi-palveluun.&lt;/u&gt;&lt;/A&gt;</x:t>
+    <x:t>Tilaston kuvaus, käsitteet ja määritelmät sekä laatuseloste ovat saatavilla Etk.fi-palvelussa. &lt;A HREF=https://www.etk.fi/tutkimus-tilastot-ja-ennusteet/tilastot/tyoelakevakuuttaminen-ja-tyoskentely/tilasto-ulkomaantyon-vakuuttamisesta-ja-lahetetyista-tyontekijoista/&gt;&lt;u&gt;Siirry Tilasto ulkomaantyön vakuuttamisesta ja lähetetyistä työntekijöistä -tilaston verkkosivulle Etk.fi-palveluun.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Sama henkilö voi saada todistuksen useamman kerran vuoden aikana. Kahdessa tai useammassa maassa työskentelevien todistuksia ei ole eritelty maittain.</x:t>
   </x:si>
   <x:si>
     <x:t>Taulukossa käytetyt merkinnät:
 0 = suure pienempi kuin puolet käytetystä yksiköstä
 - = ei tapauksia tai loogisesti mahdoton
 .. = tietoa ei ole saatavissa tai sitä ei julkaista tapausten vähäisyyden vuoksi</x:t>
   </x:si>
   <x:si>
     <x:t>Päivitetty viimeksi:</x:t>
   </x:si>
   <x:si>
     <x:t>20260129 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lähde:</x:t>
   </x:si>
   <x:si>
     <x:t>Eläketurvakeskus</x:t>
   </x:si>
   <x:si>
     <x:t>Yhteystiedot:</x:t>
   </x:si>