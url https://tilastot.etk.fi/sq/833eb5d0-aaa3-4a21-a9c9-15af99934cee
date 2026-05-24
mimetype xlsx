--- v3 (2026-05-03)
+++ v4 (2026-05-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91d3043b0c734afd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0524e49be14f44b29e3cd7c90946ee3b.psmdcp" Id="Ra15a58c825f946b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fadb520b1ba4e35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4dec590d4ea2427f84796f42401a0bd4.psmdcp" Id="R7143878e32d0471e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="lah1_21tod_maa" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
   <x:si>
     <x:t>Myönnetyt todistukset Suomen sosiaaliturvaan kuulumisesta ulkomaantyön aikana kohdemaittain</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>