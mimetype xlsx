--- v4 (2026-05-24)
+++ v5 (2026-06-13)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fadb520b1ba4e35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4dec590d4ea2427f84796f42401a0bd4.psmdcp" Id="R7143878e32d0471e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R808d468c83f64208" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6256c8e8bdfc4697954ea898e0d80fb3.psmdcp" Id="R31be0152c68f4c88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="lah1_21tod_maa" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
   <x:si>
     <x:t>Myönnetyt todistukset Suomen sosiaaliturvaan kuulumisesta ulkomaantyön aikana kohdemaittain</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>