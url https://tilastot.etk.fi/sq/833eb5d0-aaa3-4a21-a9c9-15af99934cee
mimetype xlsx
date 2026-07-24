--- v5 (2026-06-13)
+++ v6 (2026-07-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R808d468c83f64208" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6256c8e8bdfc4697954ea898e0d80fb3.psmdcp" Id="R31be0152c68f4c88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R876f9dba5f814773" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2fc7c9736b904dca82fd1e1ccbda1b6f.psmdcp" Id="R6ed4676ae9b947c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="lah1_21tod_maa" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
   <x:si>
     <x:t>Myönnetyt todistukset Suomen sosiaaliturvaan kuulumisesta ulkomaantyön aikana kohdemaittain</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>