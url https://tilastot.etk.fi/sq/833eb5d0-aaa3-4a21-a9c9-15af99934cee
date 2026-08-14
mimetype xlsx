--- v6 (2026-07-24)
+++ v7 (2026-08-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R876f9dba5f814773" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2fc7c9736b904dca82fd1e1ccbda1b6f.psmdcp" Id="R6ed4676ae9b947c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d7eb147958a43ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/665d4d4058a04a6f9396ce3ee4222412.psmdcp" Id="R1c7359245fff4a9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="lah1_21tod_maa" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
   <x:si>
     <x:t>Myönnetyt todistukset Suomen sosiaaliturvaan kuulumisesta ulkomaantyön aikana kohdemaittain</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>