--- v7 (2026-08-14)
+++ v8 (2026-09-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d7eb147958a43ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/665d4d4058a04a6f9396ce3ee4222412.psmdcp" Id="R1c7359245fff4a9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0bb9c4e7ced4ba8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cd7bb06565fd4a0b86f981b78b120c22.psmdcp" Id="R7c9c9127d0994764" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="lah1_21tod_maa" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="47">
   <x:si>
     <x:t>Myönnetyt todistukset Suomen sosiaaliturvaan kuulumisesta ulkomaantyön aikana kohdemaittain</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>