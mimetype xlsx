--- v4 (2026-03-18)
+++ v5 (2026-04-14)
@@ -1,96 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra47f151c8db64345" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/68160cce9ea04a52884f152ce8692cd2.psmdcp" Id="R178e241cd16946d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dfd090feda84f6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9d69b676660341fe90eddcb1fdea7e73.psmdcp" Id="Ra918fdaa30234da5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajien väestöosuudet eläkelajeittain</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>
     <x:t>Miehet</x:t>
   </x:si>
   <x:si>
     <x:t>Naiset</x:t>
   </x:si>
   <x:si>
-    <x:t>2024</x:t>
+    <x:t>2025</x:t>
   </x:si>
   <x:si>
     <x:t>Suomessa asuvat</x:t>
   </x:si>
   <x:si>
     <x:t>Omaeläkkeensaajien väestöosuus (16 v -)</x:t>
   </x:si>
   <x:si>
     <x:t>Kaikki ikäluokat</x:t>
   </x:si>
   <x:si>
-    <x:t>Tilaston kuvaus, käsitteet ja määritelmät sekä laatuseloste ovat saatavilla Etk.fi-palvelussa. &lt;A HREF=https://etk.fi/tutkimus-tilastot-ja-ennusteet/tilastot/kaikki-elakkeensaajat/&gt;&lt;u&gt;Siirry Tilasto Suomen eläkkeensaajista -tilaston verkkosivulle Etk.fi-palveluun.&lt;/u&gt;&lt;/A&gt;</x:t>
+    <x:t>Tilaston kuvaus, käsitteet ja määritelmät sekä laatuseloste ovat saatavilla Etk.fi-palvelussa. &lt;A HREF=https://www.etk.fi/tutkimus-tilastot-ja-ennusteet/tilastot/elakkeensaajat-ja-elakemenot/tilasto-suomen-elakkeensaajista/&gt;&lt;u&gt;Siirry Tilasto Suomen eläkkeensaajista -tilaston verkkosivulle Etk.fi-palveluun.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Taulukossa käytetyt merkinnät:
 0 = suure pienempi kuin puolet käytetystä yksiköstä
 - = ei tapauksia tai loogisesti mahdoton
 .. = tietoa ei ole saatavissa tai sitä ei julkaista tapausten vähäisyyden vuoksi</x:t>
   </x:si>
   <x:si>
     <x:t>Päivitetty viimeksi:</x:t>
   </x:si>
   <x:si>
-    <x:t>20250327 07:30</x:t>
+    <x:t>20260331 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lähde:</x:t>
   </x:si>
   <x:si>
     <x:t>Eläketurvakeskus, Kansaneläkelaitos</x:t>
   </x:si>
   <x:si>
     <x:t>Yhteystiedot:</x:t>
   </x:si>
   <x:si>
     <x:t>Eläketurvakeskus, Tilastopalvelu, tilastot(at)etk.fi</x:t>
   </x:si>
   <x:si>
     <x:t>Tekijänoikeus</x:t>
   </x:si>
   <x:si>
     <x:t>Yksikkö:</x:t>
   </x:si>
   <x:si>
     <x:t>%</x:t>
   </x:si>
   <x:si>
     <x:t>Sisäinen viitekoodi:</x:t>
   </x:si>
@@ -514,57 +514,57 @@
     <x:row r="3" spans="1:7">
       <x:c r="E3" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="G3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="D4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="E4" s="3" t="n">
-        <x:v>33.2</x:v>
+        <x:v>32.9</x:v>
       </x:c>
       <x:c r="F4" s="3" t="n">
-        <x:v>30.9</x:v>
+        <x:v>30.6</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
-        <x:v>35.5</x:v>
+        <x:v>35.2</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="A6" s="4" t="s">
         <x:v>8</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="A7" s="4" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="A9" s="0" t="s">
         <x:v>10</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="A10" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="A12" s="0" t="s">
         <x:v>12</x:v>