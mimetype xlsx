--- v5 (2026-04-14)
+++ v6 (2026-05-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dfd090feda84f6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9d69b676660341fe90eddcb1fdea7e73.psmdcp" Id="Ra918fdaa30234da5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd544d90d0e0c4f68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9a52313a591440108d9418b95d971efa.psmdcp" Id="R22cd8aff9bee4b9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajien väestöosuudet eläkelajeittain</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>