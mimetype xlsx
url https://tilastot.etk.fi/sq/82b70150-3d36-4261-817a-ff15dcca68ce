--- v6 (2026-05-04)
+++ v7 (2026-05-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd544d90d0e0c4f68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9a52313a591440108d9418b95d971efa.psmdcp" Id="R22cd8aff9bee4b9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46f37f86756549c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1432aa517571470e89ef7b5aa664594a.psmdcp" Id="R4935b33ce5cc4fee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajien väestöosuudet eläkelajeittain</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>