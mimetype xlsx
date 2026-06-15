--- v7 (2026-05-26)
+++ v8 (2026-06-15)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46f37f86756549c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1432aa517571470e89ef7b5aa664594a.psmdcp" Id="R4935b33ce5cc4fee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5708b9f9836f4aa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fea45ff75714400584736ac71b2e23da.psmdcp" Id="R9cb14d23bffa4ac9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajien väestöosuudet eläkelajeittain</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>