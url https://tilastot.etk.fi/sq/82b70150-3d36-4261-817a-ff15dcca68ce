--- v8 (2026-06-15)
+++ v9 (2026-07-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5708b9f9836f4aa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/fea45ff75714400584736ac71b2e23da.psmdcp" Id="R9cb14d23bffa4ac9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1cc818e909a47b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1b1f37683d4e41fd86ddc93963b2a3d5.psmdcp" Id="Re005232014a84491" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajien väestöosuudet eläkelajeittain</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>