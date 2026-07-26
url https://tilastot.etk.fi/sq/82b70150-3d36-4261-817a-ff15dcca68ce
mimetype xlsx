--- v9 (2026-07-06)
+++ v10 (2026-07-26)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1cc818e909a47b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1b1f37683d4e41fd86ddc93963b2a3d5.psmdcp" Id="Re005232014a84491" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R685d70ba18ab448f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c46dc473a017476391c4cbf940ea0251.psmdcp" Id="Rc7a6999f83a84d02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajien väestöosuudet eläkelajeittain</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>