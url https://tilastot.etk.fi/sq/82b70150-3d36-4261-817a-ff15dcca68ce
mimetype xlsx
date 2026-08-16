--- v10 (2026-07-26)
+++ v11 (2026-08-16)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R685d70ba18ab448f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/c46dc473a017476391c4cbf940ea0251.psmdcp" Id="Rc7a6999f83a84d02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8b80c8f25cb4fa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a6c20061acec45198c04a7d7f0f4d8b3.psmdcp" Id="R1db9dd20b4734954" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajien väestöosuudet eläkelajeittain</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>