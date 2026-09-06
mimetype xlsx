--- v11 (2026-08-16)
+++ v12 (2026-09-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8b80c8f25cb4fa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a6c20061acec45198c04a7d7f0f4d8b3.psmdcp" Id="R1db9dd20b4734954" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bb1bf06fff9427b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/969d648ce01d4e2182e6918576cd2224.psmdcp" Id="R0ee7b182e23743b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="vaesto02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="21" uniqueCount="21">
   <x:si>
     <x:t>Työ- ja kansaneläkkeensaajien väestöosuudet eläkelajeittain</x:t>
   </x:si>
   <x:si>
     <x:t>Molemmat sukupuolet</x:t>
   </x:si>
   <x:si>