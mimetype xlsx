--- v0 (2026-04-02)
+++ v1 (2026-04-23)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R674c748582c3491b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7cb82a171c2c4e919bf4a133e32709d9.psmdcp" Id="R7ef6bc5e52114a4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac6e4727e82b45ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b9c309553a2f4955a7643472444eb7bd.psmdcp" Id="R963586feadfb4cb8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k10_tk_diag" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Earnings-related and national disability pension recipients by disease category</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>