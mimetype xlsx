--- v1 (2026-04-23)
+++ v2 (2026-05-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac6e4727e82b45ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b9c309553a2f4955a7643472444eb7bd.psmdcp" Id="R963586feadfb4cb8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e8cf7683a294eba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b02f075eeda34f1a8a78a1f69477e7ed.psmdcp" Id="R26b16b4c07d746f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k10_tk_diag" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Earnings-related and national disability pension recipients by disease category</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>