--- v2 (2026-05-14)
+++ v3 (2026-05-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e8cf7683a294eba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b02f075eeda34f1a8a78a1f69477e7ed.psmdcp" Id="R26b16b4c07d746f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21a985768a32455c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2e87ade1d03b4db2b8df28900b46b5ff.psmdcp" Id="R7ebf1ac558994f77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k10_tk_diag" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Earnings-related and national disability pension recipients by disease category</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>