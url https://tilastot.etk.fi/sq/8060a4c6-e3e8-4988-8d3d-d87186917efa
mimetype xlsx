--- v3 (2026-05-14)
+++ v4 (2026-06-04)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21a985768a32455c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2e87ade1d03b4db2b8df28900b46b5ff.psmdcp" Id="R7ebf1ac558994f77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f4d45bc5fd946a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4e4d06e8afa1415a993cc43ada3fc343.psmdcp" Id="Ree76c819d5474e07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k10_tk_diag" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Earnings-related and national disability pension recipients by disease category</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>