--- v4 (2026-06-04)
+++ v5 (2026-06-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f4d45bc5fd946a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/4e4d06e8afa1415a993cc43ada3fc343.psmdcp" Id="Ree76c819d5474e07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b197af1ca264e25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3ae9c122d31447df9adef9821072fc35.psmdcp" Id="R15020a0703824d20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k10_tk_diag" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Earnings-related and national disability pension recipients by disease category</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>