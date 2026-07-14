--- v5 (2026-06-24)
+++ v6 (2026-07-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b197af1ca264e25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3ae9c122d31447df9adef9821072fc35.psmdcp" Id="R15020a0703824d20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02ed0c3e1e154d4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7e99acadb1ff4d84aaa347165b21ecf4.psmdcp" Id="R3fd9cde9d4ee45ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k10_tk_diag" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Earnings-related and national disability pension recipients by disease category</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>