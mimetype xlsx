--- v6 (2026-07-14)
+++ v7 (2026-08-03)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02ed0c3e1e154d4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/7e99acadb1ff4d84aaa347165b21ecf4.psmdcp" Id="R3fd9cde9d4ee45ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6af8b7b56b924b48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8d0cfbbccaf64dae98c062f76a70655d.psmdcp" Id="Rb37cc6a02e3540be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k10_tk_diag" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Earnings-related and national disability pension recipients by disease category</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>