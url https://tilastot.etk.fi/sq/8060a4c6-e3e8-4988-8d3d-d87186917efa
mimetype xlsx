--- v7 (2026-08-03)
+++ v8 (2026-08-24)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6af8b7b56b924b48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8d0cfbbccaf64dae98c062f76a70655d.psmdcp" Id="Rb37cc6a02e3540be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67e4ca2bacfc4e06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/92cb801673474260a741d1b1f501c934.psmdcp" Id="R7ce09358d24d4774" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k10_tk_diag" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Earnings-related and national disability pension recipients by disease category</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>