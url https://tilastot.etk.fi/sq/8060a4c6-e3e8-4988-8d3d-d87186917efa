--- v8 (2026-08-24)
+++ v9 (2026-09-14)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67e4ca2bacfc4e06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/92cb801673474260a741d1b1f501c934.psmdcp" Id="R7ce09358d24d4774" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R570b7000f3654e57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/45ddfc8ac80b4f92b8be1105ba09b2fe.psmdcp" Id="R23db165d909e4f49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k10_tk_diag" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="39">
   <x:si>
     <x:t>Earnings-related and national disability pension recipients by disease category</x:t>
   </x:si>
   <x:si>
     <x:t>Both genders</x:t>
   </x:si>
   <x:si>