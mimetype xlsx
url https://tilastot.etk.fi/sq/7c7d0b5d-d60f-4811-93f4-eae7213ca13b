--- v3 (2026-03-17)
+++ v4 (2026-04-09)
@@ -1,69 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c92832745dc4437" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cee8cdfd315b4f34954d29c88c34caf0.psmdcp" Id="R8861c5c7a22e4e4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf159bca3113c4abe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5b954c10dcbc428fbed3e6c3e11bc244.psmdcp" Id="R27525afe390e42d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
   <x:si>
     <x:t>Arbets- och folkpensionstagares medelpension</x:t>
   </x:si>
   <x:si>
     <x:t>Antalet pensionstagare, antal</x:t>
   </x:si>
   <x:si>
     <x:t>Genomsnittlig pension, euro/mån</x:t>
   </x:si>
   <x:si>
-    <x:t>2024</x:t>
+    <x:t>2025</x:t>
   </x:si>
   <x:si>
     <x:t>Arbets- och folkpensionstagare</x:t>
   </x:si>
   <x:si>
     <x:t>Bosatta i Finland</x:t>
   </x:si>
   <x:si>
     <x:t>Egenpensionstagare (exkl. deltidsp. och partiell förtida åldersp.), totalpension</x:t>
   </x:si>
   <x:si>
     <x:t>Samtliga åldersgrupper</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>
     <x:t>16 - 19</x:t>
   </x:si>
   <x:si>
     <x:t>20 - 24</x:t>
   </x:si>
   <x:si>
     <x:t>25 - 29</x:t>
   </x:si>
@@ -91,72 +91,72 @@
   <x:si>
     <x:t>65 - 69</x:t>
   </x:si>
   <x:si>
     <x:t>70 - 74</x:t>
   </x:si>
   <x:si>
     <x:t>75 - 79</x:t>
   </x:si>
   <x:si>
     <x:t>80 - 84</x:t>
   </x:si>
   <x:si>
     <x:t>85 - 89</x:t>
   </x:si>
   <x:si>
     <x:t>90 - 94</x:t>
   </x:si>
   <x:si>
     <x:t>95 - 99</x:t>
   </x:si>
   <x:si>
     <x:t>100 -</x:t>
   </x:si>
   <x:si>
-    <x:t>Statistikbeskrivningen, begreppen och definitionerna samt kvalitetsbeskrivningen finns tillgängliga på Etk.fi. &lt;A HREF=https://etk.fi/sv/forskning-statistik-och-prognoser/statistik/samtliga-pensionstagare/&gt;&lt;u&gt;Gå till webbsidan för statistiken Statistik över pensionstagarna i Finland på Etk.fi.&lt;/u&gt;&lt;/A&gt;</x:t>
+    <x:t>Statistikbeskrivningen, begreppen och definitionerna samt kvalitetsbeskrivningen finns tillgängliga på Etk.fi. &lt;A HREF=https://www.etk.fi/sv/forskning-statistik-och-prognoser/statistik/pensionstagare-och-pensionsutgifter/statistik-over-pensionstagarna-i-finland/&gt;&lt;u&gt;Gå till webbsidan för statistiken Statistik över pensionstagarna i Finland på Etk.fi.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Medelpensionen är bruttopensionernas aritmetiska medelvärde enligt statistikårets nivå, euro i månaden.</x:t>
   </x:si>
   <x:si>
     <x:t>Olika pensionsslag i tabellen kan inte summeras, då samma person kan få flera olika pensioner samtidigt.</x:t>
   </x:si>
   <x:si>
     <x:t>Från och med statistikåret 2020 ingår familjepensioner (efterlevandepension och barnpension) vars belopp är noll euro inte längre i statistiken.</x:t>
   </x:si>
   <x:si>
     <x:t>Symboler i tabellen:
 0 = mindre än hälften av den använda enheten
 - = inga fall eller logiskt omöjligt
 .. = uppgift ej tillgänglig eller utesluten p.g.a. det ringa antalet fall</x:t>
   </x:si>
   <x:si>
     <x:t>Senaste uppdatering:</x:t>
   </x:si>
   <x:si>
-    <x:t>20250327 07:30</x:t>
+    <x:t>20260331 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Källa:</x:t>
   </x:si>
   <x:si>
     <x:t>Pensionsskyddscentralen, Folkpensionsanstalten</x:t>
   </x:si>
   <x:si>
     <x:t>Kontaktperson:</x:t>
   </x:si>
   <x:si>
     <x:t>Pensionsskyddscentralen, Statistiktjänsten, tilastot(at)etk.fi</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>Sort:</x:t>
   </x:si>
   <x:si>
     <x:t>Antal, euros/mån</x:t>
   </x:si>
   <x:si>
     <x:t>Intern referenskod:</x:t>
   </x:si>
@@ -584,306 +584,306 @@
       </x:c>
       <x:c r="H3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:8">
       <x:c r="A4" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="D4" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="E4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="F4" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
-        <x:v>1509935</x:v>
+        <x:v>1510940</x:v>
       </x:c>
       <x:c r="H4" s="3" t="n">
-        <x:v>2100</x:v>
+        <x:v>2138</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:8">
       <x:c r="E5" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="F5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="G5" s="3" t="n">
-        <x:v>1930</x:v>
+        <x:v>1642</x:v>
       </x:c>
       <x:c r="H5" s="3" t="n">
-        <x:v>970</x:v>
+        <x:v>982</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:8">
       <x:c r="E6" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="F6" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="G6" s="3" t="n">
-        <x:v>5860</x:v>
+        <x:v>5729</x:v>
       </x:c>
       <x:c r="H6" s="3" t="n">
-        <x:v>976</x:v>
+        <x:v>988</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:8">
       <x:c r="E7" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="F7" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="G7" s="3" t="n">
-        <x:v>8006</x:v>
+        <x:v>7826</x:v>
       </x:c>
       <x:c r="H7" s="3" t="n">
-        <x:v>1021</x:v>
+        <x:v>1032</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:8">
       <x:c r="E8" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F8" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="G8" s="3" t="n">
-        <x:v>10098</x:v>
+        <x:v>10150</x:v>
       </x:c>
       <x:c r="H8" s="3" t="n">
-        <x:v>1097</x:v>
+        <x:v>1108</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:8">
       <x:c r="E9" s="2" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="F9" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="G9" s="3" t="n">
-        <x:v>10583</x:v>
+        <x:v>10800</x:v>
       </x:c>
       <x:c r="H9" s="3" t="n">
-        <x:v>1202</x:v>
+        <x:v>1213</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:8">
       <x:c r="E10" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F10" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="G10" s="3" t="n">
-        <x:v>12833</x:v>
+        <x:v>13006</x:v>
       </x:c>
       <x:c r="H10" s="3" t="n">
-        <x:v>1269</x:v>
+        <x:v>1293</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:8">
       <x:c r="E11" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F11" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="G11" s="3" t="n">
-        <x:v>14864</x:v>
+        <x:v>14988</x:v>
       </x:c>
       <x:c r="H11" s="3" t="n">
-        <x:v>1357</x:v>
+        <x:v>1374</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:8">
       <x:c r="E12" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F12" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="G12" s="3" t="n">
-        <x:v>18638</x:v>
+        <x:v>18137</x:v>
       </x:c>
       <x:c r="H12" s="3" t="n">
-        <x:v>1401</x:v>
+        <x:v>1424</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:8">
       <x:c r="E13" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F13" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="G13" s="3" t="n">
-        <x:v>34215</x:v>
+        <x:v>32005</x:v>
       </x:c>
       <x:c r="H13" s="3" t="n">
-        <x:v>1528</x:v>
+        <x:v>1538</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:8">
       <x:c r="E14" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F14" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="G14" s="3" t="n">
-        <x:v>86731</x:v>
+        <x:v>75102</x:v>
       </x:c>
       <x:c r="H14" s="3" t="n">
-        <x:v>1739</x:v>
+        <x:v>1714</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:8">
       <x:c r="E15" s="2" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="F15" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="G15" s="3" t="n">
-        <x:v>324977</x:v>
+        <x:v>320804</x:v>
       </x:c>
       <x:c r="H15" s="3" t="n">
-        <x:v>2128</x:v>
+        <x:v>2145</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:8">
       <x:c r="E16" s="2" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F16" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="G16" s="3" t="n">
-        <x:v>329782</x:v>
+        <x:v>327247</x:v>
       </x:c>
       <x:c r="H16" s="3" t="n">
-        <x:v>2221</x:v>
+        <x:v>2250</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:8">
       <x:c r="E17" s="2" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F17" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="G17" s="3" t="n">
-        <x:v>309198</x:v>
+        <x:v>313031</x:v>
       </x:c>
       <x:c r="H17" s="3" t="n">
-        <x:v>2281</x:v>
+        <x:v>2305</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:8">
       <x:c r="E18" s="2" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F18" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="G18" s="3" t="n">
-        <x:v>172222</x:v>
+        <x:v>189297</x:v>
       </x:c>
       <x:c r="H18" s="3" t="n">
-        <x:v>2258</x:v>
+        <x:v>2330</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:8">
       <x:c r="E19" s="2" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F19" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="G19" s="3" t="n">
-        <x:v>109994</x:v>
+        <x:v>109292</x:v>
       </x:c>
       <x:c r="H19" s="3" t="n">
-        <x:v>2097</x:v>
+        <x:v>2169</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:8">
       <x:c r="E20" s="2" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="F20" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="G20" s="3" t="n">
-        <x:v>46875</x:v>
+        <x:v>47862</x:v>
       </x:c>
       <x:c r="H20" s="3" t="n">
-        <x:v>1977</x:v>
+        <x:v>2050</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:8">
       <x:c r="E21" s="2" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="F21" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="G21" s="3" t="n">
-        <x:v>11945</x:v>
+        <x:v>12694</x:v>
       </x:c>
       <x:c r="H21" s="3" t="n">
-        <x:v>1847</x:v>
+        <x:v>1901</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:8">
       <x:c r="E22" s="2" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F22" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="G22" s="3" t="n">
-        <x:v>1184</x:v>
+        <x:v>1328</x:v>
       </x:c>
       <x:c r="H22" s="3" t="n">
-        <x:v>1824</x:v>
+        <x:v>1866</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:8">
       <x:c r="A24" s="4" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:8">
       <x:c r="A25" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:8">
       <x:c r="A26" s="4" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:8">
       <x:c r="A27" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:8">
       <x:c r="A28" s="4" t="s">
         <x:v>31</x:v>