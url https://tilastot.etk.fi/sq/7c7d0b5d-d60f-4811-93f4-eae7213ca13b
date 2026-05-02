--- v4 (2026-04-09)
+++ v5 (2026-05-02)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf159bca3113c4abe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5b954c10dcbc428fbed3e6c3e11bc244.psmdcp" Id="R27525afe390e42d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc520f3bf998d4735" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/00d4de2e93c843f8b13a1a2fb8b450d7.psmdcp" Id="R87f27b16ca294255" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
   <x:si>
     <x:t>Arbets- och folkpensionstagares medelpension</x:t>
   </x:si>
   <x:si>
     <x:t>Antalet pensionstagare, antal</x:t>
   </x:si>
   <x:si>