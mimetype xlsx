--- v5 (2026-05-02)
+++ v6 (2026-05-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc520f3bf998d4735" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/00d4de2e93c843f8b13a1a2fb8b450d7.psmdcp" Id="R87f27b16ca294255" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09fcaabd42cf4566" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a12ed96ba6d5414488e94e4f57bb9d9d.psmdcp" Id="Rb92f2f094f6948d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
   <x:si>
     <x:t>Arbets- och folkpensionstagares medelpension</x:t>
   </x:si>
   <x:si>
     <x:t>Antalet pensionstagare, antal</x:t>
   </x:si>
   <x:si>