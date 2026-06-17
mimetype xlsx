--- v6 (2026-05-28)
+++ v7 (2026-06-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09fcaabd42cf4566" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a12ed96ba6d5414488e94e4f57bb9d9d.psmdcp" Id="Rb92f2f094f6948d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R924f724622454d86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d3d96117d7fa45b48fa8b7dbf76aa0e0.psmdcp" Id="R016c8d9036c349d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
   <x:si>
     <x:t>Arbets- och folkpensionstagares medelpension</x:t>
   </x:si>
   <x:si>
     <x:t>Antalet pensionstagare, antal</x:t>
   </x:si>
   <x:si>