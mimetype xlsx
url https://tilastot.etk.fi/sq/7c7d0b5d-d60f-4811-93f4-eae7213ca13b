--- v7 (2026-06-17)
+++ v8 (2026-06-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R924f724622454d86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d3d96117d7fa45b48fa8b7dbf76aa0e0.psmdcp" Id="R016c8d9036c349d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f73d2078bc84d31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ad1bd6524bdc469687bd29cfa28e7081.psmdcp" Id="R7bf38cccf0364deb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
   <x:si>
     <x:t>Arbets- och folkpensionstagares medelpension</x:t>
   </x:si>
   <x:si>
     <x:t>Antalet pensionstagare, antal</x:t>
   </x:si>
   <x:si>