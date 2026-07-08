--- v8 (2026-06-17)
+++ v9 (2026-07-08)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f73d2078bc84d31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/ad1bd6524bdc469687bd29cfa28e7081.psmdcp" Id="R7bf38cccf0364deb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41413c102ca145d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a695c2867fc14b02b54ae5b1d56aa398.psmdcp" Id="Re0fbc3a4a5a9448c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
   <x:si>
     <x:t>Arbets- och folkpensionstagares medelpension</x:t>
   </x:si>
   <x:si>
     <x:t>Antalet pensionstagare, antal</x:t>
   </x:si>
   <x:si>