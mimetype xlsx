--- v9 (2026-07-08)
+++ v10 (2026-07-28)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41413c102ca145d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/a695c2867fc14b02b54ae5b1d56aa398.psmdcp" Id="Re0fbc3a4a5a9448c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf664fcf1eb514331" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dc5d3106a88542779e24f466d708d250.psmdcp" Id="R1f93fde685bb4fd1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
   <x:si>
     <x:t>Arbets- och folkpensionstagares medelpension</x:t>
   </x:si>
   <x:si>
     <x:t>Antalet pensionstagare, antal</x:t>
   </x:si>
   <x:si>