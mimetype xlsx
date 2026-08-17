--- v10 (2026-07-28)
+++ v11 (2026-08-17)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf664fcf1eb514331" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dc5d3106a88542779e24f466d708d250.psmdcp" Id="R1f93fde685bb4fd1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R275466e78d3c443b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b9e143c3e08a4bba9f4bdf875da5947a.psmdcp" Id="Rdfb5ed5355614e8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
   <x:si>
     <x:t>Arbets- och folkpensionstagares medelpension</x:t>
   </x:si>
   <x:si>
     <x:t>Antalet pensionstagare, antal</x:t>
   </x:si>
   <x:si>