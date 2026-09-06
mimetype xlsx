--- v11 (2026-08-17)
+++ v12 (2026-09-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R275466e78d3c443b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b9e143c3e08a4bba9f4bdf875da5947a.psmdcp" Id="Rdfb5ed5355614e8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R547faed84fbd4f58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/36a68cca5a954b4898754ea5f82db4ec.psmdcp" Id="Rd0419a2f9cfb4425" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsael_1k01_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="43">
   <x:si>
     <x:t>Arbets- och folkpensionstagares medelpension</x:t>
   </x:si>
   <x:si>
     <x:t>Antalet pensionstagare, antal</x:t>
   </x:si>
   <x:si>