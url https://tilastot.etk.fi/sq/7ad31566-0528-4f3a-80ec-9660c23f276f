--- v0 (2026-04-07)
+++ v1 (2026-04-27)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd280245765854baa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/da9ab61f86eb480eb3e503343d8efca9.psmdcp" Id="R91759ca2fec04415" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f41bdfc47b748f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1ac73e9efe084446bc6089e3641f0f8c.psmdcp" Id="R309d8af988504cda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="41">
   <x:si>
     <x:t>Arbets- och folkpensionstagare efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>