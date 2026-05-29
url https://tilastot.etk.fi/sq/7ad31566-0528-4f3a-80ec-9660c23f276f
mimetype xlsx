--- v1 (2026-04-27)
+++ v2 (2026-05-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f41bdfc47b748f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1ac73e9efe084446bc6089e3641f0f8c.psmdcp" Id="R309d8af988504cda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b028ec02d614ea6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/16be52fdae374a1e98cef897544878d0.psmdcp" Id="R77064f1271ad495f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="41">
   <x:si>
     <x:t>Arbets- och folkpensionstagare efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>