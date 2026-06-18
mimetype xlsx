--- v2 (2026-05-29)
+++ v3 (2026-06-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b028ec02d614ea6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/16be52fdae374a1e98cef897544878d0.psmdcp" Id="R77064f1271ad495f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ecc1a5eaf6e4121" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f63b551b7cbd4966b06a280c37652e7d.psmdcp" Id="R368ec77d359742bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="41">
   <x:si>
     <x:t>Arbets- och folkpensionstagare efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>