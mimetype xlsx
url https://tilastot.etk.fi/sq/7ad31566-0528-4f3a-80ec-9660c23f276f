--- v3 (2026-06-18)
+++ v4 (2026-06-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ecc1a5eaf6e4121" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f63b551b7cbd4966b06a280c37652e7d.psmdcp" Id="R368ec77d359742bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76987619b21445b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5cebf200969a411e945d7e0f09401a4d.psmdcp" Id="R7afef46f7adc4a84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="41">
   <x:si>
     <x:t>Arbets- och folkpensionstagare efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>