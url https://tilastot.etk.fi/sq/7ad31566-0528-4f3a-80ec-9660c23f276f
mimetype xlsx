--- v4 (2026-06-18)
+++ v5 (2026-07-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76987619b21445b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5cebf200969a411e945d7e0f09401a4d.psmdcp" Id="R7afef46f7adc4a84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dfbd5fa0cb14e0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b18accc9546a40d6812dd238056831a1.psmdcp" Id="Rff1325e30c7f4634" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="41">
   <x:si>
     <x:t>Arbets- och folkpensionstagare efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>