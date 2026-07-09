--- v5 (2026-07-09)
+++ v6 (2026-07-09)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dfbd5fa0cb14e0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/b18accc9546a40d6812dd238056831a1.psmdcp" Id="Rff1325e30c7f4634" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R407721e346c745ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/826e50813b6f4cc2b4f5636d3e687f85.psmdcp" Id="R0675a57aec424dda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="41">
   <x:si>
     <x:t>Arbets- och folkpensionstagare efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>