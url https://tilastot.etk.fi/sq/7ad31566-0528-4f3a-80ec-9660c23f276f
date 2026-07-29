--- v6 (2026-07-09)
+++ v7 (2026-07-29)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R407721e346c745ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/826e50813b6f4cc2b4f5636d3e687f85.psmdcp" Id="R0675a57aec424dda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f8f87f5ee6c4540" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f78412cc7a85427ba481b06418f16430.psmdcp" Id="R553731965f9246a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="41">
   <x:si>
     <x:t>Arbets- och folkpensionstagare efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>