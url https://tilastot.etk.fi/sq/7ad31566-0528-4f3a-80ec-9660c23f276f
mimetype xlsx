--- v7 (2026-07-29)
+++ v8 (2026-08-18)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f8f87f5ee6c4540" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f78412cc7a85427ba481b06418f16430.psmdcp" Id="R553731965f9246a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree0606c7ed154a1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5bcb02bf3b704fc8a76bd2b5fd2ba544.psmdcp" Id="R589296453c304f53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="41">
   <x:si>
     <x:t>Arbets- och folkpensionstagare efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>