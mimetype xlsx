--- v8 (2026-08-18)
+++ v9 (2026-09-07)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree0606c7ed154a1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5bcb02bf3b704fc8a76bd2b5fd2ba544.psmdcp" Id="R589296453c304f53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec7da8cf86484529" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/e4dc6ca7208948139a676c0ec81d01f8.psmdcp" Id="Rfe974f7193da4c17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="elsa_k02_laji" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="41">
   <x:si>
     <x:t>Arbets- och folkpensionstagare efter pensionsslag</x:t>
   </x:si>
   <x:si>
     <x:t>Båda könen</x:t>
   </x:si>
   <x:si>