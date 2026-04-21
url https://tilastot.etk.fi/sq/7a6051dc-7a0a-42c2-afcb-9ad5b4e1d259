--- v4 (2026-03-25)
+++ v5 (2026-04-21)
@@ -1,75 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8b1e81e699c45d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/497e046c54ac4c34855f0164452c5b22.psmdcp" Id="R4a1316d2e60a4183" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24b1b85fe9514017" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8a8b819262204a53bd6ebff800d7cd0d.psmdcp" Id="Rfe1ab40b3e954000" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuti20_elsi" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <x:si>
     <x:t>The monthly statistics on new retirees on earnings-related pensions</x:t>
   </x:si>
   <x:si>
     <x:t>Statistical month</x:t>
   </x:si>
   <x:si>
     <x:t>New retirees since start of the year</x:t>
   </x:si>
   <x:si>
     <x:t>New retirees in statistical month of the previous year</x:t>
   </x:si>
   <x:si>
     <x:t>New retirees since start of the year of the previous year</x:t>
   </x:si>
   <x:si>
-    <x:t>2026M02</x:t>
+    <x:t>2026M03</x:t>
   </x:si>
   <x:si>
     <x:t>Old-age pension</x:t>
   </x:si>
   <x:si>
     <x:t>New retirees' average earnings-related pension, euros/month</x:t>
   </x:si>
   <x:si>
     <x:t>Disability pension</x:t>
   </x:si>
   <x:si>
     <x:t>Actual disability pension</x:t>
   </x:si>
   <x:si>
     <x:t>Full disability pension</x:t>
   </x:si>
   <x:si>
     <x:t>Partial disability pension</x:t>
   </x:si>
   <x:si>
     <x:t>Years-of-service pension</x:t>
   </x:si>
   <x:si>
     <x:t>..</x:t>
   </x:si>
@@ -84,51 +84,51 @@
   </x:si>
   <x:si>
     <x:t>Partial old-age pension 25%</x:t>
   </x:si>
   <x:si>
     <x:t>Partial old-age pension 50%</x:t>
   </x:si>
   <x:si>
     <x:t>A description of the statistics, the concepts, the definitions and the quality descriptions are available on the Etk.fi website. &lt;A HREF=https://www.etk.fi/en/research-statistics-and-projections/statistics/pension-recipients-and-pension-expenditure/earnings-related-pension-recipients-in-finland/&gt;&lt;u&gt;Go to Earnings-related Pension Recipients in Finland.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Different pension benefits in the statistics cannot be summed, because a pension recipient may receive several pension benefits at the same time.</x:t>
   </x:si>
   <x:si>
     <x:t>The monthly statistics on new retirees on earnings-related pension are preliminary figures.</x:t>
   </x:si>
   <x:si>
     <x:t>Symbols used in the table:
 - = Magnitude nil or category not applicable
 .. = Data not available or not published due to small number of cases</x:t>
   </x:si>
   <x:si>
     <x:t>Latest update:</x:t>
   </x:si>
   <x:si>
-    <x:t>20260318 09:00</x:t>
+    <x:t>20260417 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Source:</x:t>
   </x:si>
   <x:si>
     <x:t>Finnish Centre for Pensions</x:t>
   </x:si>
   <x:si>
     <x:t>Contact:</x:t>
   </x:si>
   <x:si>
     <x:t>Finnish Centre for Pensions, Statistics service, tilastot(at)etk.fi</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>Units:</x:t>
   </x:si>
   <x:si>
     <x:t>Number, euros/month</x:t>
   </x:si>
   <x:si>
     <x:t>Internal reference code:</x:t>
   </x:si>
@@ -555,260 +555,260 @@
     <x:row r="3" spans="1:7">
       <x:c r="D3" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="F3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="G3" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D4" s="3" t="n">
-        <x:v>2068</x:v>
+        <x:v>2019</x:v>
       </x:c>
       <x:c r="E4" s="3" t="n">
-        <x:v>2169</x:v>
+        <x:v>2128</x:v>
       </x:c>
       <x:c r="F4" s="3" t="n">
-        <x:v>2019</x:v>
+        <x:v>2003</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
-        <x:v>2115</x:v>
+        <x:v>2087</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="B5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D5" s="3" t="n">
-        <x:v>1312</x:v>
+        <x:v>1245</x:v>
       </x:c>
       <x:c r="E5" s="3" t="n">
-        <x:v>1328</x:v>
+        <x:v>1300</x:v>
       </x:c>
       <x:c r="F5" s="3" t="n">
-        <x:v>1310</x:v>
+        <x:v>1305</x:v>
       </x:c>
       <x:c r="G5" s="3" t="n">
-        <x:v>1311</x:v>
+        <x:v>1304</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="B6" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C6" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D6" s="3" t="n">
-        <x:v>1293</x:v>
+        <x:v>1234</x:v>
       </x:c>
       <x:c r="E6" s="3" t="n">
-        <x:v>1298</x:v>
+        <x:v>1276</x:v>
       </x:c>
       <x:c r="F6" s="3" t="n">
-        <x:v>1293</x:v>
+        <x:v>1295</x:v>
       </x:c>
       <x:c r="G6" s="3" t="n">
-        <x:v>1293</x:v>
+        <x:v>1289</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="B7" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C7" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D7" s="3" t="n">
-        <x:v>1456</x:v>
+        <x:v>1347</x:v>
       </x:c>
       <x:c r="E7" s="3" t="n">
-        <x:v>1458</x:v>
+        <x:v>1413</x:v>
       </x:c>
       <x:c r="F7" s="3" t="n">
-        <x:v>1418</x:v>
+        <x:v>1434</x:v>
       </x:c>
       <x:c r="G7" s="3" t="n">
-        <x:v>1428</x:v>
+        <x:v>1421</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="B8" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C8" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D8" s="3" t="n">
-        <x:v>929</x:v>
+        <x:v>954</x:v>
       </x:c>
       <x:c r="E8" s="3" t="n">
-        <x:v>972</x:v>
+        <x:v>975</x:v>
       </x:c>
       <x:c r="F8" s="3" t="n">
-        <x:v>944</x:v>
+        <x:v>934</x:v>
       </x:c>
       <x:c r="G8" s="3" t="n">
-        <x:v>960</x:v>
+        <x:v>954</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="B9" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C9" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D9" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E9" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="F9" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G9" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="B10" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C10" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D10" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E10" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="F10" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G10" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="B11" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C11" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D11" s="3" t="n">
-        <x:v>1867</x:v>
+        <x:v>1791</x:v>
       </x:c>
       <x:c r="E11" s="3" t="n">
-        <x:v>1968</x:v>
+        <x:v>1917</x:v>
       </x:c>
       <x:c r="F11" s="3" t="n">
-        <x:v>1837</x:v>
+        <x:v>1797</x:v>
       </x:c>
       <x:c r="G11" s="3" t="n">
-        <x:v>1926</x:v>
+        <x:v>1889</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="B12" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C12" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D12" s="3" t="n">
-        <x:v>880</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="E12" s="3" t="n">
-        <x:v>917</x:v>
+        <x:v>889</x:v>
       </x:c>
       <x:c r="F12" s="3" t="n">
-        <x:v>835</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="G12" s="3" t="n">
-        <x:v>829</x:v>
+        <x:v>823</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="B13" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C13" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D13" s="3" t="n">
-        <x:v>510</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="E13" s="3" t="n">
-        <x:v>525</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="F13" s="3" t="n">
-        <x:v>483</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="G13" s="3" t="n">
-        <x:v>481</x:v>
+        <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="B14" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C14" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D14" s="3" t="n">
-        <x:v>962</x:v>
+        <x:v>919</x:v>
       </x:c>
       <x:c r="E14" s="3" t="n">
-        <x:v>1018</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="F14" s="3" t="n">
-        <x:v>955</x:v>
+        <x:v>908</x:v>
       </x:c>
       <x:c r="G14" s="3" t="n">
-        <x:v>934</x:v>
+        <x:v>929</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="5" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="5" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="5" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>23</x:v>