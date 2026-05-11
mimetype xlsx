--- v5 (2026-04-21)
+++ v6 (2026-05-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24b1b85fe9514017" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/8a8b819262204a53bd6ebff800d7cd0d.psmdcp" Id="Rfe1ab40b3e954000" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a91bbd9d458490a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cb5727f2adb54a268e2a8bc54bf22841.psmdcp" Id="R98ab885e898940ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuti20_elsi" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <x:si>
     <x:t>The monthly statistics on new retirees on earnings-related pensions</x:t>
   </x:si>
   <x:si>
     <x:t>Statistical month</x:t>
   </x:si>
   <x:si>