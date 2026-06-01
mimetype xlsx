--- v6 (2026-05-11)
+++ v7 (2026-06-01)
@@ -1,75 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a91bbd9d458490a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/cb5727f2adb54a268e2a8bc54bf22841.psmdcp" Id="R98ab885e898940ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34e69cd7cb614db8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1144e35ce7b84a75928c2e06c2853d97.psmdcp" Id="R8dd211b35c9c40f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuti20_elsi" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <x:si>
     <x:t>The monthly statistics on new retirees on earnings-related pensions</x:t>
   </x:si>
   <x:si>
     <x:t>Statistical month</x:t>
   </x:si>
   <x:si>
     <x:t>New retirees since start of the year</x:t>
   </x:si>
   <x:si>
     <x:t>New retirees in statistical month of the previous year</x:t>
   </x:si>
   <x:si>
     <x:t>New retirees since start of the year of the previous year</x:t>
   </x:si>
   <x:si>
-    <x:t>2026M03</x:t>
+    <x:t>2026M04</x:t>
   </x:si>
   <x:si>
     <x:t>Old-age pension</x:t>
   </x:si>
   <x:si>
     <x:t>New retirees' average earnings-related pension, euros/month</x:t>
   </x:si>
   <x:si>
     <x:t>Disability pension</x:t>
   </x:si>
   <x:si>
     <x:t>Actual disability pension</x:t>
   </x:si>
   <x:si>
     <x:t>Full disability pension</x:t>
   </x:si>
   <x:si>
     <x:t>Partial disability pension</x:t>
   </x:si>
   <x:si>
     <x:t>Years-of-service pension</x:t>
   </x:si>
   <x:si>
     <x:t>..</x:t>
   </x:si>
@@ -84,51 +84,51 @@
   </x:si>
   <x:si>
     <x:t>Partial old-age pension 25%</x:t>
   </x:si>
   <x:si>
     <x:t>Partial old-age pension 50%</x:t>
   </x:si>
   <x:si>
     <x:t>A description of the statistics, the concepts, the definitions and the quality descriptions are available on the Etk.fi website. &lt;A HREF=https://www.etk.fi/en/research-statistics-and-projections/statistics/pension-recipients-and-pension-expenditure/earnings-related-pension-recipients-in-finland/&gt;&lt;u&gt;Go to Earnings-related Pension Recipients in Finland.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Different pension benefits in the statistics cannot be summed, because a pension recipient may receive several pension benefits at the same time.</x:t>
   </x:si>
   <x:si>
     <x:t>The monthly statistics on new retirees on earnings-related pension are preliminary figures.</x:t>
   </x:si>
   <x:si>
     <x:t>Symbols used in the table:
 - = Magnitude nil or category not applicable
 .. = Data not available or not published due to small number of cases</x:t>
   </x:si>
   <x:si>
     <x:t>Latest update:</x:t>
   </x:si>
   <x:si>
-    <x:t>20260417 09:00</x:t>
+    <x:t>20260519 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Source:</x:t>
   </x:si>
   <x:si>
     <x:t>Finnish Centre for Pensions</x:t>
   </x:si>
   <x:si>
     <x:t>Contact:</x:t>
   </x:si>
   <x:si>
     <x:t>Finnish Centre for Pensions, Statistics service, tilastot(at)etk.fi</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>Units:</x:t>
   </x:si>
   <x:si>
     <x:t>Number, euros/month</x:t>
   </x:si>
   <x:si>
     <x:t>Internal reference code:</x:t>
   </x:si>
@@ -555,260 +555,260 @@
     <x:row r="3" spans="1:7">
       <x:c r="D3" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="F3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="G3" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D4" s="3" t="n">
-        <x:v>2019</x:v>
+        <x:v>2011</x:v>
       </x:c>
       <x:c r="E4" s="3" t="n">
-        <x:v>2128</x:v>
+        <x:v>2103</x:v>
       </x:c>
       <x:c r="F4" s="3" t="n">
-        <x:v>2003</x:v>
+        <x:v>2069</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
-        <x:v>2087</x:v>
+        <x:v>2084</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="B5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D5" s="3" t="n">
-        <x:v>1245</x:v>
+        <x:v>1339</x:v>
       </x:c>
       <x:c r="E5" s="3" t="n">
-        <x:v>1300</x:v>
+        <x:v>1307</x:v>
       </x:c>
       <x:c r="F5" s="3" t="n">
-        <x:v>1305</x:v>
+        <x:v>1318</x:v>
       </x:c>
       <x:c r="G5" s="3" t="n">
-        <x:v>1304</x:v>
+        <x:v>1307</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="B6" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C6" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D6" s="3" t="n">
-        <x:v>1234</x:v>
+        <x:v>1319</x:v>
       </x:c>
       <x:c r="E6" s="3" t="n">
-        <x:v>1276</x:v>
+        <x:v>1284</x:v>
       </x:c>
       <x:c r="F6" s="3" t="n">
-        <x:v>1295</x:v>
+        <x:v>1303</x:v>
       </x:c>
       <x:c r="G6" s="3" t="n">
-        <x:v>1289</x:v>
+        <x:v>1292</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="B7" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C7" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D7" s="3" t="n">
-        <x:v>1347</x:v>
+        <x:v>1443</x:v>
       </x:c>
       <x:c r="E7" s="3" t="n">
-        <x:v>1413</x:v>
+        <x:v>1416</x:v>
       </x:c>
       <x:c r="F7" s="3" t="n">
-        <x:v>1434</x:v>
+        <x:v>1460</x:v>
       </x:c>
       <x:c r="G7" s="3" t="n">
-        <x:v>1421</x:v>
+        <x:v>1431</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="B8" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C8" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D8" s="3" t="n">
-        <x:v>954</x:v>
+        <x:v>977</x:v>
       </x:c>
       <x:c r="E8" s="3" t="n">
         <x:v>975</x:v>
       </x:c>
       <x:c r="F8" s="3" t="n">
-        <x:v>934</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="G8" s="3" t="n">
-        <x:v>954</x:v>
+        <x:v>938</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="B9" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C9" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D9" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E9" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="F9" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G9" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="B10" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C10" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D10" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E10" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="F10" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G10" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="B11" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C11" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D11" s="3" t="n">
-        <x:v>1791</x:v>
+        <x:v>1832</x:v>
       </x:c>
       <x:c r="E11" s="3" t="n">
-        <x:v>1917</x:v>
+        <x:v>1898</x:v>
       </x:c>
       <x:c r="F11" s="3" t="n">
-        <x:v>1797</x:v>
+        <x:v>1864</x:v>
       </x:c>
       <x:c r="G11" s="3" t="n">
-        <x:v>1889</x:v>
+        <x:v>1885</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="B12" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C12" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D12" s="3" t="n">
-        <x:v>837</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="E12" s="3" t="n">
-        <x:v>889</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="F12" s="3" t="n">
-        <x:v>796</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="G12" s="3" t="n">
-        <x:v>823</x:v>
+        <x:v>819</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="B13" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C13" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D13" s="3" t="n">
-        <x:v>491</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="E13" s="3" t="n">
-        <x:v>514</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="F13" s="3" t="n">
-        <x:v>475</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="G13" s="3" t="n">
-        <x:v>479</x:v>
+        <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="B14" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C14" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D14" s="3" t="n">
-        <x:v>919</x:v>
+        <x:v>933</x:v>
       </x:c>
       <x:c r="E14" s="3" t="n">
-        <x:v>982</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="F14" s="3" t="n">
-        <x:v>908</x:v>
+        <x:v>909</x:v>
       </x:c>
       <x:c r="G14" s="3" t="n">
-        <x:v>929</x:v>
+        <x:v>926</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="5" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="5" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="5" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>23</x:v>