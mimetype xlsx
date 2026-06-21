--- v7 (2026-06-01)
+++ v8 (2026-06-21)
@@ -1,75 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34e69cd7cb614db8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/1144e35ce7b84a75928c2e06c2853d97.psmdcp" Id="R8dd211b35c9c40f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5619e9fc363445e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/af24b856185a45a3920246c328f6e8a5.psmdcp" Id="R71836043bcdb48d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuti20_elsi" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <x:si>
     <x:t>The monthly statistics on new retirees on earnings-related pensions</x:t>
   </x:si>
   <x:si>
     <x:t>Statistical month</x:t>
   </x:si>
   <x:si>
     <x:t>New retirees since start of the year</x:t>
   </x:si>
   <x:si>
     <x:t>New retirees in statistical month of the previous year</x:t>
   </x:si>
   <x:si>
     <x:t>New retirees since start of the year of the previous year</x:t>
   </x:si>
   <x:si>
-    <x:t>2026M04</x:t>
+    <x:t>2026M05</x:t>
   </x:si>
   <x:si>
     <x:t>Old-age pension</x:t>
   </x:si>
   <x:si>
     <x:t>New retirees' average earnings-related pension, euros/month</x:t>
   </x:si>
   <x:si>
     <x:t>Disability pension</x:t>
   </x:si>
   <x:si>
     <x:t>Actual disability pension</x:t>
   </x:si>
   <x:si>
     <x:t>Full disability pension</x:t>
   </x:si>
   <x:si>
     <x:t>Partial disability pension</x:t>
   </x:si>
   <x:si>
     <x:t>Years-of-service pension</x:t>
   </x:si>
   <x:si>
     <x:t>..</x:t>
   </x:si>
@@ -84,51 +84,51 @@
   </x:si>
   <x:si>
     <x:t>Partial old-age pension 25%</x:t>
   </x:si>
   <x:si>
     <x:t>Partial old-age pension 50%</x:t>
   </x:si>
   <x:si>
     <x:t>A description of the statistics, the concepts, the definitions and the quality descriptions are available on the Etk.fi website. &lt;A HREF=https://www.etk.fi/en/research-statistics-and-projections/statistics/pension-recipients-and-pension-expenditure/earnings-related-pension-recipients-in-finland/&gt;&lt;u&gt;Go to Earnings-related Pension Recipients in Finland.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Different pension benefits in the statistics cannot be summed, because a pension recipient may receive several pension benefits at the same time.</x:t>
   </x:si>
   <x:si>
     <x:t>The monthly statistics on new retirees on earnings-related pension are preliminary figures.</x:t>
   </x:si>
   <x:si>
     <x:t>Symbols used in the table:
 - = Magnitude nil or category not applicable
 .. = Data not available or not published due to small number of cases</x:t>
   </x:si>
   <x:si>
     <x:t>Latest update:</x:t>
   </x:si>
   <x:si>
-    <x:t>20260519 09:00</x:t>
+    <x:t>20260617 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Source:</x:t>
   </x:si>
   <x:si>
     <x:t>Finnish Centre for Pensions</x:t>
   </x:si>
   <x:si>
     <x:t>Contact:</x:t>
   </x:si>
   <x:si>
     <x:t>Finnish Centre for Pensions, Statistics service, tilastot(at)etk.fi</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>Units:</x:t>
   </x:si>
   <x:si>
     <x:t>Number, euros/month</x:t>
   </x:si>
   <x:si>
     <x:t>Internal reference code:</x:t>
   </x:si>
@@ -555,260 +555,260 @@
     <x:row r="3" spans="1:7">
       <x:c r="D3" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="F3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="G3" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D4" s="3" t="n">
-        <x:v>2011</x:v>
+        <x:v>2012</x:v>
       </x:c>
       <x:c r="E4" s="3" t="n">
-        <x:v>2103</x:v>
+        <x:v>2086</x:v>
       </x:c>
       <x:c r="F4" s="3" t="n">
-        <x:v>2069</x:v>
+        <x:v>2005</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
-        <x:v>2084</x:v>
+        <x:v>2071</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="B5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D5" s="3" t="n">
-        <x:v>1339</x:v>
+        <x:v>1379</x:v>
       </x:c>
       <x:c r="E5" s="3" t="n">
-        <x:v>1307</x:v>
+        <x:v>1317</x:v>
       </x:c>
       <x:c r="F5" s="3" t="n">
-        <x:v>1318</x:v>
+        <x:v>1296</x:v>
       </x:c>
       <x:c r="G5" s="3" t="n">
-        <x:v>1307</x:v>
+        <x:v>1298</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="B6" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C6" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D6" s="3" t="n">
-        <x:v>1319</x:v>
+        <x:v>1354</x:v>
       </x:c>
       <x:c r="E6" s="3" t="n">
-        <x:v>1284</x:v>
+        <x:v>1293</x:v>
       </x:c>
       <x:c r="F6" s="3" t="n">
-        <x:v>1303</x:v>
+        <x:v>1282</x:v>
       </x:c>
       <x:c r="G6" s="3" t="n">
-        <x:v>1292</x:v>
+        <x:v>1283</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="B7" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C7" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D7" s="3" t="n">
-        <x:v>1443</x:v>
+        <x:v>1520</x:v>
       </x:c>
       <x:c r="E7" s="3" t="n">
-        <x:v>1416</x:v>
+        <x:v>1428</x:v>
       </x:c>
       <x:c r="F7" s="3" t="n">
-        <x:v>1460</x:v>
+        <x:v>1428</x:v>
       </x:c>
       <x:c r="G7" s="3" t="n">
-        <x:v>1431</x:v>
+        <x:v>1419</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="B8" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C8" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D8" s="3" t="n">
-        <x:v>977</x:v>
+        <x:v>938</x:v>
       </x:c>
       <x:c r="E8" s="3" t="n">
-        <x:v>975</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="F8" s="3" t="n">
-        <x:v>897</x:v>
+        <x:v>924</x:v>
       </x:c>
       <x:c r="G8" s="3" t="n">
-        <x:v>938</x:v>
+        <x:v>937</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="B9" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C9" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D9" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E9" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="F9" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G9" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="B10" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C10" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D10" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E10" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="F10" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G10" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="B11" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C11" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D11" s="3" t="n">
-        <x:v>1832</x:v>
+        <x:v>1856</x:v>
       </x:c>
       <x:c r="E11" s="3" t="n">
-        <x:v>1898</x:v>
+        <x:v>1890</x:v>
       </x:c>
       <x:c r="F11" s="3" t="n">
-        <x:v>1864</x:v>
+        <x:v>1807</x:v>
       </x:c>
       <x:c r="G11" s="3" t="n">
-        <x:v>1885</x:v>
+        <x:v>1870</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="B12" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C12" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D12" s="3" t="n">
-        <x:v>845</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="E12" s="3" t="n">
-        <x:v>878</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="F12" s="3" t="n">
-        <x:v>792</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="G12" s="3" t="n">
         <x:v>819</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="B13" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C13" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D13" s="3" t="n">
-        <x:v>471</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="E13" s="3" t="n">
-        <x:v>502</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="F13" s="3" t="n">
-        <x:v>455</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="G13" s="3" t="n">
-        <x:v>476</x:v>
+        <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="B14" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C14" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D14" s="3" t="n">
-        <x:v>933</x:v>
+        <x:v>921</x:v>
       </x:c>
       <x:c r="E14" s="3" t="n">
-        <x:v>969</x:v>
+        <x:v>958</x:v>
       </x:c>
       <x:c r="F14" s="3" t="n">
-        <x:v>909</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="G14" s="3" t="n">
-        <x:v>926</x:v>
+        <x:v>923</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="5" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="5" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="5" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>23</x:v>