--- v8 (2026-06-21)
+++ v9 (2026-07-11)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5619e9fc363445e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/af24b856185a45a3920246c328f6e8a5.psmdcp" Id="R71836043bcdb48d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ba992960c344cca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3eabca4d6dc64d5fbd41bc24adaeee50.psmdcp" Id="Rf8a02282921f4894" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuti20_elsi" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <x:si>
     <x:t>The monthly statistics on new retirees on earnings-related pensions</x:t>
   </x:si>
   <x:si>
     <x:t>Statistical month</x:t>
   </x:si>
   <x:si>