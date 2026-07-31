--- v9 (2026-07-11)
+++ v10 (2026-07-31)
@@ -1,75 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ba992960c344cca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3eabca4d6dc64d5fbd41bc24adaeee50.psmdcp" Id="Rf8a02282921f4894" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbade68afbd574a49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5b9749c06c974f6183c4818f0ee4840e.psmdcp" Id="Rb5e8700d41604696" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuti20_elsi" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <x:si>
     <x:t>The monthly statistics on new retirees on earnings-related pensions</x:t>
   </x:si>
   <x:si>
     <x:t>Statistical month</x:t>
   </x:si>
   <x:si>
     <x:t>New retirees since start of the year</x:t>
   </x:si>
   <x:si>
     <x:t>New retirees in statistical month of the previous year</x:t>
   </x:si>
   <x:si>
     <x:t>New retirees since start of the year of the previous year</x:t>
   </x:si>
   <x:si>
-    <x:t>2026M05</x:t>
+    <x:t>2026M06</x:t>
   </x:si>
   <x:si>
     <x:t>Old-age pension</x:t>
   </x:si>
   <x:si>
     <x:t>New retirees' average earnings-related pension, euros/month</x:t>
   </x:si>
   <x:si>
     <x:t>Disability pension</x:t>
   </x:si>
   <x:si>
     <x:t>Actual disability pension</x:t>
   </x:si>
   <x:si>
     <x:t>Full disability pension</x:t>
   </x:si>
   <x:si>
     <x:t>Partial disability pension</x:t>
   </x:si>
   <x:si>
     <x:t>Years-of-service pension</x:t>
   </x:si>
   <x:si>
     <x:t>..</x:t>
   </x:si>
@@ -84,51 +84,51 @@
   </x:si>
   <x:si>
     <x:t>Partial old-age pension 25%</x:t>
   </x:si>
   <x:si>
     <x:t>Partial old-age pension 50%</x:t>
   </x:si>
   <x:si>
     <x:t>A description of the statistics, the concepts, the definitions and the quality descriptions are available on the Etk.fi website. &lt;A HREF=https://www.etk.fi/en/research-statistics-and-projections/statistics/pension-recipients-and-pension-expenditure/earnings-related-pension-recipients-in-finland/&gt;&lt;u&gt;Go to Earnings-related Pension Recipients in Finland.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Different pension benefits in the statistics cannot be summed, because a pension recipient may receive several pension benefits at the same time.</x:t>
   </x:si>
   <x:si>
     <x:t>The monthly statistics on new retirees on earnings-related pension are preliminary figures.</x:t>
   </x:si>
   <x:si>
     <x:t>Symbols used in the table:
 - = Magnitude nil or category not applicable
 .. = Data not available or not published due to small number of cases</x:t>
   </x:si>
   <x:si>
     <x:t>Latest update:</x:t>
   </x:si>
   <x:si>
-    <x:t>20260617 09:00</x:t>
+    <x:t>20260717 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Source:</x:t>
   </x:si>
   <x:si>
     <x:t>Finnish Centre for Pensions</x:t>
   </x:si>
   <x:si>
     <x:t>Contact:</x:t>
   </x:si>
   <x:si>
     <x:t>Finnish Centre for Pensions, Statistics service, tilastot(at)etk.fi</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>Units:</x:t>
   </x:si>
   <x:si>
     <x:t>Number, euros/month</x:t>
   </x:si>
   <x:si>
     <x:t>Internal reference code:</x:t>
   </x:si>
@@ -555,260 +555,260 @@
     <x:row r="3" spans="1:7">
       <x:c r="D3" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="F3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="G3" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D4" s="3" t="n">
-        <x:v>2012</x:v>
+        <x:v>2021</x:v>
       </x:c>
       <x:c r="E4" s="3" t="n">
-        <x:v>2086</x:v>
+        <x:v>2076</x:v>
       </x:c>
       <x:c r="F4" s="3" t="n">
-        <x:v>2005</x:v>
+        <x:v>2063</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
-        <x:v>2071</x:v>
+        <x:v>2072</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="B5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D5" s="3" t="n">
-        <x:v>1379</x:v>
+        <x:v>1353</x:v>
       </x:c>
       <x:c r="E5" s="3" t="n">
-        <x:v>1317</x:v>
+        <x:v>1320</x:v>
       </x:c>
       <x:c r="F5" s="3" t="n">
-        <x:v>1296</x:v>
+        <x:v>1323</x:v>
       </x:c>
       <x:c r="G5" s="3" t="n">
         <x:v>1298</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="B6" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C6" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D6" s="3" t="n">
-        <x:v>1354</x:v>
+        <x:v>1333</x:v>
       </x:c>
       <x:c r="E6" s="3" t="n">
-        <x:v>1293</x:v>
+        <x:v>1296</x:v>
       </x:c>
       <x:c r="F6" s="3" t="n">
-        <x:v>1282</x:v>
+        <x:v>1310</x:v>
       </x:c>
       <x:c r="G6" s="3" t="n">
         <x:v>1283</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="B7" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C7" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D7" s="3" t="n">
-        <x:v>1520</x:v>
+        <x:v>1468</x:v>
       </x:c>
       <x:c r="E7" s="3" t="n">
-        <x:v>1428</x:v>
+        <x:v>1430</x:v>
       </x:c>
       <x:c r="F7" s="3" t="n">
-        <x:v>1428</x:v>
+        <x:v>1430</x:v>
       </x:c>
       <x:c r="G7" s="3" t="n">
-        <x:v>1419</x:v>
+        <x:v>1413</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="B8" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C8" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D8" s="3" t="n">
-        <x:v>938</x:v>
+        <x:v>954</x:v>
       </x:c>
       <x:c r="E8" s="3" t="n">
-        <x:v>970</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="F8" s="3" t="n">
-        <x:v>924</x:v>
+        <x:v>940</x:v>
       </x:c>
       <x:c r="G8" s="3" t="n">
-        <x:v>937</x:v>
+        <x:v>941</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="B9" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C9" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D9" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E9" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="F9" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G9" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="B10" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C10" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D10" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E10" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="F10" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G10" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="B11" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C11" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D11" s="3" t="n">
-        <x:v>1856</x:v>
+        <x:v>1853</x:v>
       </x:c>
       <x:c r="E11" s="3" t="n">
-        <x:v>1890</x:v>
+        <x:v>1884</x:v>
       </x:c>
       <x:c r="F11" s="3" t="n">
-        <x:v>1807</x:v>
+        <x:v>1883</x:v>
       </x:c>
       <x:c r="G11" s="3" t="n">
-        <x:v>1870</x:v>
+        <x:v>1873</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="B12" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C12" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D12" s="3" t="n">
-        <x:v>834</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="E12" s="3" t="n">
-        <x:v>870</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="F12" s="3" t="n">
-        <x:v>809</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="G12" s="3" t="n">
         <x:v>819</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="B13" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C13" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D13" s="3" t="n">
-        <x:v>474</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="E13" s="3" t="n">
         <x:v>496</x:v>
       </x:c>
       <x:c r="F13" s="3" t="n">
-        <x:v>496</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="G13" s="3" t="n">
-        <x:v>478</x:v>
+        <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="B14" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C14" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D14" s="3" t="n">
-        <x:v>921</x:v>
+        <x:v>935</x:v>
       </x:c>
       <x:c r="E14" s="3" t="n">
-        <x:v>958</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="F14" s="3" t="n">
-        <x:v>897</x:v>
+        <x:v>909</x:v>
       </x:c>
       <x:c r="G14" s="3" t="n">
-        <x:v>923</x:v>
+        <x:v>922</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="5" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="5" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="5" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>23</x:v>