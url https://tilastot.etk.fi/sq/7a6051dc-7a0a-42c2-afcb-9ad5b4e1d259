--- v10 (2026-07-31)
+++ v11 (2026-08-21)
@@ -1,75 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbade68afbd574a49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/5b9749c06c974f6183c4818f0ee4840e.psmdcp" Id="Rb5e8700d41604696" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7def72c51a6c4b81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/f7111ccfb32f4c5ba6884bf2fb030132.psmdcp" Id="R69828ce1b88c4ce9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="kuti20_elsi" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <x:si>
     <x:t>The monthly statistics on new retirees on earnings-related pensions</x:t>
   </x:si>
   <x:si>
     <x:t>Statistical month</x:t>
   </x:si>
   <x:si>
     <x:t>New retirees since start of the year</x:t>
   </x:si>
   <x:si>
     <x:t>New retirees in statistical month of the previous year</x:t>
   </x:si>
   <x:si>
     <x:t>New retirees since start of the year of the previous year</x:t>
   </x:si>
   <x:si>
-    <x:t>2026M06</x:t>
+    <x:t>2026M07</x:t>
   </x:si>
   <x:si>
     <x:t>Old-age pension</x:t>
   </x:si>
   <x:si>
     <x:t>New retirees' average earnings-related pension, euros/month</x:t>
   </x:si>
   <x:si>
     <x:t>Disability pension</x:t>
   </x:si>
   <x:si>
     <x:t>Actual disability pension</x:t>
   </x:si>
   <x:si>
     <x:t>Full disability pension</x:t>
   </x:si>
   <x:si>
     <x:t>Partial disability pension</x:t>
   </x:si>
   <x:si>
     <x:t>Years-of-service pension</x:t>
   </x:si>
   <x:si>
     <x:t>..</x:t>
   </x:si>
@@ -84,51 +84,51 @@
   </x:si>
   <x:si>
     <x:t>Partial old-age pension 25%</x:t>
   </x:si>
   <x:si>
     <x:t>Partial old-age pension 50%</x:t>
   </x:si>
   <x:si>
     <x:t>A description of the statistics, the concepts, the definitions and the quality descriptions are available on the Etk.fi website. &lt;A HREF=https://www.etk.fi/en/research-statistics-and-projections/statistics/pension-recipients-and-pension-expenditure/earnings-related-pension-recipients-in-finland/&gt;&lt;u&gt;Go to Earnings-related Pension Recipients in Finland.&lt;/u&gt;&lt;/A&gt;</x:t>
   </x:si>
   <x:si>
     <x:t>Different pension benefits in the statistics cannot be summed, because a pension recipient may receive several pension benefits at the same time.</x:t>
   </x:si>
   <x:si>
     <x:t>The monthly statistics on new retirees on earnings-related pension are preliminary figures.</x:t>
   </x:si>
   <x:si>
     <x:t>Symbols used in the table:
 - = Magnitude nil or category not applicable
 .. = Data not available or not published due to small number of cases</x:t>
   </x:si>
   <x:si>
     <x:t>Latest update:</x:t>
   </x:si>
   <x:si>
-    <x:t>20260717 09:00</x:t>
+    <x:t>20260819 09:00</x:t>
   </x:si>
   <x:si>
     <x:t>Source:</x:t>
   </x:si>
   <x:si>
     <x:t>Finnish Centre for Pensions</x:t>
   </x:si>
   <x:si>
     <x:t>Contact:</x:t>
   </x:si>
   <x:si>
     <x:t>Finnish Centre for Pensions, Statistics service, tilastot(at)etk.fi</x:t>
   </x:si>
   <x:si>
     <x:t>Copyright</x:t>
   </x:si>
   <x:si>
     <x:t>Units:</x:t>
   </x:si>
   <x:si>
     <x:t>Number, euros/month</x:t>
   </x:si>
   <x:si>
     <x:t>Internal reference code:</x:t>
   </x:si>
@@ -555,260 +555,260 @@
     <x:row r="3" spans="1:7">
       <x:c r="D3" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="F3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="G3" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:7">
       <x:c r="A4" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B4" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="C4" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D4" s="3" t="n">
-        <x:v>2021</x:v>
+        <x:v>2092</x:v>
       </x:c>
       <x:c r="E4" s="3" t="n">
-        <x:v>2076</x:v>
+        <x:v>2080</x:v>
       </x:c>
       <x:c r="F4" s="3" t="n">
-        <x:v>2063</x:v>
+        <x:v>2068</x:v>
       </x:c>
       <x:c r="G4" s="3" t="n">
-        <x:v>2072</x:v>
+        <x:v>2073</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:7">
       <x:c r="B5" s="2" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="C5" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D5" s="3" t="n">
-        <x:v>1353</x:v>
+        <x:v>1347</x:v>
       </x:c>
       <x:c r="E5" s="3" t="n">
-        <x:v>1320</x:v>
+        <x:v>1325</x:v>
       </x:c>
       <x:c r="F5" s="3" t="n">
-        <x:v>1323</x:v>
+        <x:v>1340</x:v>
       </x:c>
       <x:c r="G5" s="3" t="n">
-        <x:v>1298</x:v>
+        <x:v>1303</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:7">
       <x:c r="B6" s="2" t="s">
         <x:v>9</x:v>
       </x:c>
       <x:c r="C6" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D6" s="3" t="n">
-        <x:v>1333</x:v>
+        <x:v>1316</x:v>
       </x:c>
       <x:c r="E6" s="3" t="n">
-        <x:v>1296</x:v>
+        <x:v>1301</x:v>
       </x:c>
       <x:c r="F6" s="3" t="n">
-        <x:v>1310</x:v>
+        <x:v>1321</x:v>
       </x:c>
       <x:c r="G6" s="3" t="n">
-        <x:v>1283</x:v>
+        <x:v>1288</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:7">
       <x:c r="B7" s="2" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C7" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D7" s="3" t="n">
-        <x:v>1468</x:v>
+        <x:v>1458</x:v>
       </x:c>
       <x:c r="E7" s="3" t="n">
-        <x:v>1430</x:v>
+        <x:v>1435</x:v>
       </x:c>
       <x:c r="F7" s="3" t="n">
-        <x:v>1430</x:v>
+        <x:v>1447</x:v>
       </x:c>
       <x:c r="G7" s="3" t="n">
-        <x:v>1413</x:v>
+        <x:v>1416</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:7">
       <x:c r="B8" s="2" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C8" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D8" s="3" t="n">
-        <x:v>954</x:v>
+        <x:v>915</x:v>
       </x:c>
       <x:c r="E8" s="3" t="n">
-        <x:v>969</x:v>
+        <x:v>966</x:v>
       </x:c>
       <x:c r="F8" s="3" t="n">
-        <x:v>940</x:v>
+        <x:v>931</x:v>
       </x:c>
       <x:c r="G8" s="3" t="n">
-        <x:v>941</x:v>
+        <x:v>943</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:7">
       <x:c r="B9" s="2" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C9" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D9" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E9" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="F9" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G9" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:7">
       <x:c r="B10" s="2" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C10" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D10" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E10" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="F10" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G10" s="4" t="s">
         <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:7">
       <x:c r="B11" s="2" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C11" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D11" s="3" t="n">
-        <x:v>1853</x:v>
+        <x:v>1926</x:v>
       </x:c>
       <x:c r="E11" s="3" t="n">
-        <x:v>1884</x:v>
+        <x:v>1892</x:v>
       </x:c>
       <x:c r="F11" s="3" t="n">
-        <x:v>1883</x:v>
+        <x:v>1894</x:v>
       </x:c>
       <x:c r="G11" s="3" t="n">
-        <x:v>1873</x:v>
+        <x:v>1877</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:7">
       <x:c r="B12" s="2" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C12" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D12" s="3" t="n">
-        <x:v>856</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="E12" s="3" t="n">
-        <x:v>868</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="F12" s="3" t="n">
-        <x:v>802</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="G12" s="3" t="n">
-        <x:v>819</x:v>
+        <x:v>822</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:7">
       <x:c r="B13" s="2" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C13" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D13" s="3" t="n">
-        <x:v>497</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="E13" s="3" t="n">
         <x:v>496</x:v>
       </x:c>
       <x:c r="F13" s="3" t="n">
-        <x:v>453</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="G13" s="3" t="n">
         <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:7">
       <x:c r="B14" s="2" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C14" s="2" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="D14" s="3" t="n">
-        <x:v>935</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="E14" s="3" t="n">
-        <x:v>955</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="F14" s="3" t="n">
-        <x:v>909</x:v>
+        <x:v>941</x:v>
       </x:c>
       <x:c r="G14" s="3" t="n">
-        <x:v>922</x:v>
+        <x:v>923</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:7">
       <x:c r="A16" s="5" t="s">
         <x:v>19</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:7">
       <x:c r="A17" s="5" t="s">
         <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:7">
       <x:c r="A18" s="5" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:7">
       <x:c r="A19" s="5" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:7">
       <x:c r="A21" s="0" t="s">
         <x:v>23</x:v>